--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -66,11532 +66,11796 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated lignin: Recent advances in synthesis through chemical functionalization, structural properties, and emerging applications: A review</w:t>
+                <w:t xml:space="preserve">Separation and detection of hemicellulose and insights into chemical heterogeneity through capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Maarir</w:t>
+                <w:t xml:space="preserve">Nicole Najjoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+                <w:t xml:space="preserve">Nicolas Szydlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Charii</w:t>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 338, pp.149691. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1401, pp.345371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.149691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2026.345371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446505v1</w:t>
+                <w:t xml:space="preserve">hal-05561136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in freeze-thaw starch: Mechanisms, property changes, influencing factors and modification strategies</w:t>
+                <w:t xml:space="preserve">Pulsed electric field processing of forced endive roots: Enhanced extraction and pilot-scale validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yijun Liu</w:t>
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caiyun Liu</w:t>
+                <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+                <w:t xml:space="preserve">Massimiliano Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Zhu</w:t>
+                <w:t xml:space="preserve">Emma Chiavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Wang</w:t>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 375 (2), pp.124755. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.104486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2026.104486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446509v1</w:t>
+                <w:t xml:space="preserve">hal-05414152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argan shell-derived phosphorylated lignocellulose: A sustainable pathway in wood adhesive formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phosphorylated lignin: Recent advances in synthesis through chemical functionalization, structural properties, and emerging applications: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Maarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2025.104212⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 338, pp.149691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.149691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446504v1</w:t>
+                <w:t xml:space="preserve">hal-05446505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound, pulsed electric fields, and high-voltage electrical discharges assisted extraction of cellulose and lignin from walnut shells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine Moubarik</w:t>
+                <w:t xml:space="preserve">Recent advances in freeze-thaw starch: Mechanisms, property changes, influencing factors and modification strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139319⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 375 (2), pp.124755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127197v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the texture and modulating digestive behavior of gluten-free quinoa sponge cakes via microwave-assisted alkaline amino acid treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caiyun Liu</w:t>
+                <w:t xml:space="preserve">Argan shell-derived phosphorylated lignocellulose: A sustainable pathway in wood adhesive formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Maarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142699⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 145, pp.104212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2025.104212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128344v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the multiscale structural dynamics and retrogradation behavior of potato starch via integrated enzymatic hydrolysis enhanced by microwave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modulation of textural properties in microwave treated gluten-free quinoa sponge cake by alkaline amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhang</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.110727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05446482v1</w:t>
+                <w:t xml:space="preserve">hal-05128343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing adhesive properties with unmodified and phosphate-modified chitin in particleboard production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of membrane-assisted electroseparation of binary suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Vygornitskii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.144025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (17), pp.133296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0260067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446476v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malak Tabib</w:t>
+                <w:t xml:space="preserve">Enhancing adhesive properties with unmodified and phosphate-modified chitin in particleboard production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass E.L. Ouaddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 311, pp.144025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.144025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423954v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electric field and freezing pretreatments on structure and physicochemical properties of different crystalline starches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chen Zhu</w:t>
+                <w:t xml:space="preserve">Unveiling the multiscale structural dynamics and retrogradation behavior of potato starch via integrated enzymatic hydrolysis enhanced by microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongdong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111220⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 480, pp.143835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446473v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing C-phycocyanin purification efficiency from Spirulina: A synergistic strategy combining CaCl2 precipitation and membrane diafiltration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing the texture and modulating digestive behavior of gluten-free quinoa sponge cakes via microwave-assisted alkaline amino acid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongdong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.131575⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.142699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128346v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of textural properties in microwave treated gluten-free quinoa sponge cake by alkaline amino acids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultrasound, pulsed electric fields, and high-voltage electrical discharges assisted extraction of cellulose and lignin from walnut shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Maarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Lu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Moubarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110727⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.139319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128343v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of membrane-assisted electroseparation of binary suspension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maximizing C-phycocyanin purification efficiency from Spirulina: A synergistic strategy combining CaCl2 precipitation and membrane diafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanru Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianquan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Vygornitskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.131575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.131575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0260067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05446497v1</w:t>
+                <w:t xml:space="preserve">hal-05128346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulsed electric fields and ultrasound on the frying characteristics of sweet potato chips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed electric field and freezing pretreatments on structure and physicochemical properties of different crystalline starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baoguo Li</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.11.009⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164 (2), pp.111220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128345v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and chemical features of wood hemicelluloses: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benali</w:t>
+                <w:t xml:space="preserve">Amira Metouekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Lynn Rhayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Castignolles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Tabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.143681⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109880v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the modulation of oat starch-protein complex molecular structure and starch digestion under microwave field treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danfeng Ni</w:t>
+                <w:t xml:space="preserve">Impact of pulsed electric fields and ultrasound on the frying characteristics of sweet potato chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihan Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Minming Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Guan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huihui Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoguo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105712⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128342v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated chitosan as a bio-based modifier for urea formaldehyde adhesives in wood composite applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and chemical features of wood hemicelluloses: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Najjoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Charii</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142605⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 311, pp.143681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.143681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446488v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of cell disruption and selective recovery of intracellular components from selenium-enriched Konjac fly powder assisted by pulsed electric fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xun Pei</w:t>
+                <w:t xml:space="preserve">Phosphorylated chitosan as a bio-based modifier for urea formaldehyde adhesives in wood composite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Maarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinzeng Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yilin Li</w:t>
+                <w:t xml:space="preserve">Anass El Ouaddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102966⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 490, pp.142605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446499v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Thermal and Electrical Pretreatments and Antibrowning Solution on the Chlorogenic and Dicaffeoylquinic Acid Extraction Yield from Endive Roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of cell disruption and selective recovery of intracellular components from selenium-enriched Konjac fly powder assisted by pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Diemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Zushan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ioannou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yilin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (10), pp.2091. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.102966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30102091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446501v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute toxicity of atrazine degradation solutions via advanced oxidation processes: An experimental and in-silico approach based on mass spectrometry data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating the modulation of oat starch-protein complex molecular structure and starch digestion under microwave field treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junting Hong</w:t>
+                <w:t xml:space="preserve">Danfeng Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messika Revel</w:t>
+                <w:t xml:space="preserve">Ruihan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118706⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.105712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225312v1</w:t>
+                <w:t xml:space="preserve">hal-05128342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Spent Black and Green Tea to Potential Health Boosters: Optimization of Polyphenol Extraction and Assessment of Their Antioxidant and Antibacterial Activities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Impact of Thermal and Electrical Pretreatments and Antibrowning Solution on the Chlorogenic and Dicaffeoylquinic Acid Extraction Yield from Endive Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox13121588⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (10), pp.2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30102091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128349v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-functionalized cobalt for catalytic reductive degradation of organic dyes in simple and hybrid binary systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+                <w:t xml:space="preserve">Acute toxicity of atrazine degradation solutions via advanced oxidation processes: An experimental and in-silico approach based on mass spectrometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messika Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Frederic Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141098⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128350v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of chitin and chitosan extracted from shrimp shell waste in enhancing urea-formaldehyde wood adhesives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Lignin-functionalized cobalt for catalytic reductive degradation of organic dyes in simple and hybrid binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Essifi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (31), pp.103599. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.141098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308414v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of lignin-functionalized metal catalysts - A systematic review</w:t>
+                <w:t xml:space="preserve">Exploring the potential of chitin and chitosan extracted from shrimp shell waste in enhancing urea-formaldehyde wood adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Kassab</w:t>
+                <w:t xml:space="preserve">Kamal Essifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 189, pp.113936. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (31), pp.103599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128351v1</w:t>
+                <w:t xml:space="preserve">hal-05308414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated chitin from shrimp shell waste: A robust solution for cadmium remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+                <w:t xml:space="preserve">From Spent Black and Green Tea to Potential Health Boosters: Optimization of Polyphenol Extraction and Assessment of Their Antioxidant and Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Harfoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseel Swaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Salem Sokhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131855⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13121588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128347v1</w:t>
+                <w:t xml:space="preserve">hal-05128349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postharvest Caffeoylquinic Acid Accumulation in Forced Chicory Roots: Insights into the Role of Temperature, Water Loss, and Biological Defense Mechanisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphorylated chitin from shrimp shell waste: A robust solution for cadmium remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Essifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.3c00543⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.131855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431265v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism, application in the food industry, and enrichment strategies of gamma-aminobutyric acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yingjie Li</w:t>
+                <w:t xml:space="preserve">The potential of lignin-functionalized metal catalysts - A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Miao</w:t>
+                <w:t xml:space="preserve">Zineb Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 154 (2), pp.104773. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.113936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128348v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Characterization of Chitin-Starch Bio-Based Wood Adhesive for the Manufacturing of Formaldehyde-Free Composite Particleboards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postharvest Caffeoylquinic Acid Accumulation in Forced Chicory Roots: Insights into the Role of Temperature, Water Loss, and Biological Defense Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadni Morad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02091-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.3c00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127220v1</w:t>
+                <w:t xml:space="preserve">hal-04431265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the polyfunctionality of cactus waste seed lignin in sustained catalysts: Optimizing the catalytic activity of a novel maleated lignin catalyst (MLC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Haib</w:t>
+                <w:t xml:space="preserve">Metabolism, application in the food industry, and enrichment strategies of gamma-aminobutyric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (2), pp.104773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2023.04.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128366v1</w:t>
+                <w:t xml:space="preserve">hal-05128348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research progress in microalgae nutrients: emerging extraction and purification technologies, digestive behavior, and potential effects on human gut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Calvo-Lerma</w:t>
+                <w:t xml:space="preserve">Bio-based functionalized adsorptive polymers for sustainable water decontamination: A systematic review of challenges and real-world implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oubenali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2237586⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128352v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based functionalized adsorptive polymers for sustainable water decontamination: A systematic review of challenges and real-world implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Current approaches, emerging developments and functional prospects for lignin-based catalysts – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Abdelkader Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122349⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (8), pp.2896-2929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3gc00072a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128363v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current approaches, emerging developments and functional prospects for lignin-based catalysts – a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Unlocking the polyfunctionality of cactus waste seed lignin in sustained catalysts: Optimizing the catalytic activity of a novel maleated lignin catalyst (MLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Abdelkader Mekkaoui</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Haib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3gc00072a⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.433-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2023.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128364v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of valuable biomolecules from microalga Haematococcus pluvialis assisted by electrotechnologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+                <w:t xml:space="preserve">Formulation and Characterization of Chitin-Starch Bio-Based Wood Adhesive for the Manufacturing of Formaldehyde-Free Composite Particleboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (11), pp.3671-3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02091-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453602v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cationic and anionic dyes onto coffee grounds cellulose/sodium alginate double-network hydrogel beads: Isotherm analysis and recyclability performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Research progress in microalgae nutrients: emerging extraction and purification technologies, digestive behavior, and potential effects on human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
+                <w:t xml:space="preserve">Basharat Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Calvo-Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124288⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (31), pp.11375-11395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2237586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128362v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrowashing of microalgae Arthrospira platensis filter cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Aoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri El Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (8), pp.1527-1539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01496395.2023.2189547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Risk assessment of mycotoxins in food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extraction of valuable biomolecules from microalga Haematococcus pluvialis assisted by electrotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adila Gherabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André El Khoury</w:t>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1145998⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128359v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of direct sulfonation on the catalytic activity and recyclability of novel lignin-based solid acid catalysts from agri-food waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Adsorption of cationic and anionic dyes onto coffee grounds cellulose/sodium alginate double-network hydrogel beads: Isotherm analysis and recyclability performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oubenali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 230, pp.123242. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 239, pp.124288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.123242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128365v1</w:t>
+                <w:t xml:space="preserve">hal-05128362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined ultrasound + membrane ultrafiltration (USN-UF) process for enhancing saccharides separation from Spirulina (Arthrospira platensis)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Risk assessment of mycotoxins in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Darra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103341⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1145998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128370v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Mycosporine-like Amino Acids and Proteins from the Agarophyte Gelidium corneum Using Pulsed Power Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Effects of direct sulfonation on the catalytic activity and recyclability of novel lignin-based solid acid catalysts from agri-food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12071473⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.123242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.123242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067037v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Guerin</w:t>
+                <w:t xml:space="preserve">A combined ultrasound + membrane ultrafiltration (USN-UF) process for enhancing saccharides separation from Spirulina (Arthrospira platensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lagalle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.103341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986124v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of Betaphycus gelatinum Using Lactobacillus brevis: Growth of Probiotics, Total Polyphenol Content, Polyphenol Profile, and Antioxidant Capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lagalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
+                <w:t xml:space="preserve">Aya Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (18), pp.3334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12183334⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128369v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free and Bound Phenolic Profiles and Antioxidant Activities in Melon (Cucumis melo L.) Pulp: Comparative Study on Six Widely Consumed Varieties Planted in Hainan Province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Mycosporine-like Amino Acids and Proteins from the Agarophyte Gelidium corneum Using Pulsed Power Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Mcreynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxi Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shuyi Li</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (24), pp.4446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12244446⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1473-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12071473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128368v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific arsenic species and health risk assessment in seaweeds from tropic coasts of South China Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuyi Li</w:t>
+                <w:t xml:space="preserve">Bio-composites based on cellulosic fibers from agro-industrial waste filled PP matrix: production and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115634⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (12), pp.13025-13050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-023-04698-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128367v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-composites based on cellulosic fibers from agro-industrial waste filled PP matrix: production and properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Barba</w:t>
+                <w:t xml:space="preserve">Fermentation of Betaphycus gelatinum Using Lactobacillus brevis: Growth of Probiotics, Total Polyphenol Content, Polyphenol Profile, and Antioxidant Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caibo Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (12), pp.13025-13050. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (18), pp.3334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-023-04698-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12183334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128358v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring of the Atrazine Degradation by Liquid Chromatography and High-Resolution Mass Spectrometry: Effect of Fenton Process and Ultrasound Treatment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free and Bound Phenolic Profiles and Antioxidant Activities in Melon (Cucumis melo L.) Pulp: Comparative Study on Six Widely Consumed Varieties Planted in Hainan Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Merlier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziting Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27249021⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (24), pp.4446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12244446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935164v1</w:t>
+                <w:t xml:space="preserve">hal-05128368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cellulose Microfibers from Sugar Beet Pulp By-product on the Reinforcement of HDPE Composites Prepared by Twin‐screw Extrusion and Injection Molding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Simirgiotis</w:t>
+                <w:t xml:space="preserve">Species-specific arsenic species and health risk assessment in seaweeds from tropic coasts of South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziting Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuke He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.115634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42235-022-00260-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128356v1</w:t>
+                <w:t xml:space="preserve">hal-05128367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewatering of Arthrospira platensis microalgae suspension by electrofiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sqalli Houssaïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2135527⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128354v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrimp waste protein for bio-composite manufacturing: Formulation of protein-cornstarch-mimosa-tannin wood adhesives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of Cellulose Microfibers from Sugar Beet Pulp By-product on the Reinforcement of HDPE Composites Prepared by Twin‐screw Extrusion and Injection Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Simirgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.349-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-022-00260-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127310v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dewatering of Arthrospira platensis microalgae suspension by electrofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Aoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Legallais</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri El Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), pp.1068-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2135527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590375v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the physico-chemical properties of alkali lignins from different agro-industrial residues and their use in phenol-formaldehyde wood adhesive formulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Monitoring of the Atrazine Degradation by Liquid Chromatography and High-Resolution Mass Spectrometry: Effect of Fenton Process and Ultrasound Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.191⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.9021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27249021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127261v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-adsorption performances of methylene blue (MB) dye on terrestrial and marine natural fibers: Effect of physicochemical properties, kinetic models and thermodynamic parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shrimp waste protein for bio-composite manufacturing: Formulation of protein-cornstarch-mimosa-tannin wood adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ihammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2022.2104733⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.115323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128361v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Residual Herbicide Atrazine in Agri-Food and Washing Water</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights on the physico-chemical properties of alkali lignins from different agro-industrial residues and their use in phenol-formaldehyde wood adhesive formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11162416⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (24), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767684v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Accelerated Solvent Extraction of Caffeoylquinic Acids from Forced Chicory Roots and Antioxidant Activity of the Resulting Extracts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Degradation of Residual Herbicide Atrazine in Agri-Food and Washing Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Ioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (20), pp.3214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11203214⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.2416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11162416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815414v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Solanum Elaeagnifolium Cavanilles Weeds as a New Lignocellulosic Source for the Formulation of Lignin-Urea-Formaldehyde Wood Adhesive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bio-adsorption performances of methylene blue (MB) dye on terrestrial and marine natural fibers: Effect of physicochemical properties, kinetic models and thermodynamic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2021.1999232⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (2), pp.221-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2022.2104733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128357v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed Electric Fields on Vacuum Drying and Quality Characteristics of Dried Carrot</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of the Accelerated Solvent Extraction of Caffeoylquinic Acids from Forced Chicory Roots and Antioxidant Activity of the Resulting Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-019-02364-1⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (20), pp.3214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11203214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973728v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of hemicellulose-based films: Impact of the extraction process from spruce wood on the film properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valorization of Solanum Elaeagnifolium Cavanilles Weeds as a New Lignocellulosic Source for the Formulation of Lignin-Urea-Formaldehyde Wood Adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 497, pp.108111. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (1), pp.34-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2020.108111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2021.1999232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969583v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step procedure for selective recovery of bio-molecules from microalga Nannochloropsis oculata assisted by high voltage electrical discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Pulsed Electric Fields on Vacuum Drying and Quality Characteristics of Dried Carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Zhang</w:t>
+                <w:t xml:space="preserve">Annachiara Pirozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Marchal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Giovanna Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.122893. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.122893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-019-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973713v1</w:t>
+                <w:t xml:space="preserve">hal-02973728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of preliminary vacuum drying and pulsed electric field treatment on characteristics of fried potatoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elaboration of hemicellulose-based films: Impact of the extraction process from spruce wood on the film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.109898⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 497, pp.108111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2020.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973715v1</w:t>
+                <w:t xml:space="preserve">hal-02969583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective air, microwave, and combined drying of potato pre-treated by pulsed electric fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-step procedure for selective recovery of bio-molecules from microalga Nannochloropsis oculata assisted by high voltage electrical discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1536065⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.122893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.122893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973738v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
+                <w:t xml:space="preserve">Impacts of preliminary vacuum drying and pulsed electric field treatment on characteristics of fried potatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.109898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.109898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290562v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam explosion process for the selective extraction of hemicelluloses polymers from spruce sawdust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141, pp.111757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonication, high pressure homogenization and their combination on efficiency of extraction of bio-molecules from microalgae Parachlorella kessleri</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101524⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (8), pp.574-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332841v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high-voltage electrical discharges and high-pressure homogenization for recovery of intracellular compounds from microalgae Parachlorella kessleri</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Convective air, microwave, and combined drying of potato pre-treated by pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-018-2010-4⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (13), pp.1704-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1536065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935791v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging techniques for cell disruption and extraction of valuable bio-molecules of microalgae Nannochloropsis sp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasonication, high pressure homogenization and their combination on efficiency of extraction of bio-molecules from microalgae Parachlorella kessleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-018-2038-5⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.101524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935801v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed Electric Field Treatment on Compression Properties and Solutes Diffusion Behaviors of Jerusalem artichoke</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Emerging techniques for cell disruption and extraction of valuable bio-molecules of microalgae Nannochloropsis sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24030559⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-018-2038-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973732v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage electric discharges treatment for high molecular weight hemicelluloses extraction from spruce</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of high-voltage electrical discharges and high-pressure homogenization for recovery of intracellular compounds from microalgae Parachlorella kessleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grimi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bals</w:t>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115019⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-018-2010-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290577v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ultrasounds and high voltage electrical discharges on physico-chemical properties of rapeseed straw’s lignin and pulps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Effects of Pulsed Electric Field Treatment on Compression Properties and Solutes Diffusion Behaviors of Jerusalem artichoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grimi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24030559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765370v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotechnologies, microwaves, and ultrasounds combined with binary mixtures of ethanol and water to extract steviol glycosides and antioxidant compounds from Stevia rebaudiana leaves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High voltage electric discharges treatment for high molecular weight hemicelluloses extraction from spruce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13179⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.115019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614669v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment optimization from rapeseed straw and lignin characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Impact of ultrasounds and high voltage electrical discharges on physico-chemical properties of rapeseed straw’s lignin and pulps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boussetta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">B.L. Checa Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Zieger-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.033⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099180v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Vorobiev</w:t>
+                <w:t xml:space="preserve">Electrotechnologies, microwaves, and ultrasounds combined with binary mixtures of ethanol and water to extract steviol glycosides and antioxidant compounds from Stevia rebaudiana leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Carbonell-Capella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jana Šic Žlabur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Rimac Brnčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), pp.e13179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060009v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulsed-electric field and high-voltage electrical discharges on red wine microbial stabilization and quality characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Pretreatment optimization from rapeseed straw and lignin characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zieger-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12981⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638931v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Non-conventional Extraction Methods: Toward a Sustainable and Green Production of Valuable Compounds from Mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Brosse</w:t>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
+              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.214-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12393-015-9131-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060016v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Non-conventional Extraction Methods: Toward a Sustainable and Green Production of Valuable Compounds from Mushrooms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+                <w:t xml:space="preserve">Recent insights for the green recovery of inulin from plant food materials using non-conventional extraction technologies: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingren He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12393-015-9131-1⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614839v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights for the green recovery of inulin from plant food materials using non-conventional extraction technologies: A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.19833-19842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.12.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02614835v1</w:t>
+                <w:t xml:space="preserve">hal-03060009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Koubaa</w:t>
+                <w:t xml:space="preserve">S. El Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37, pp.336-344. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02614700v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effect of pulsed electric field or high voltage electrical discharge for the control of sweet white must fermentation process with the conventional addition of sulfur dioxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Impact of pulsed-electric field and high-voltage electrical discharges on red wine microbial stabilization and quality characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miot-Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ghidossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.152-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634350v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electric field and pH assisted selective extraction of intracellular components from microalgae Nannochloropsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.014⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.336-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935729v1</w:t>
+                <w:t xml:space="preserve">hal-02614700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electric field assisted extraction of nutritionally valuable compounds from microalgae Nannochloropsis spp. using the binary mixture of organic solvents and water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
+                <w:t xml:space="preserve">Current and New Insights in the Sustainable and Green Recovery of Nutritionally Valuable Compounds from Stevia rebaudiana Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Šic Žlabur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Brnčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (31), pp.6835-6846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01935732v1</w:t>
+                <w:t xml:space="preserve">hal-02614843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and New Insights in the Sustainable and Green Recovery of Nutritionally Valuable Compounds from Stevia rebaudiana Bertoni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mladen Brnčić</w:t>
+                <w:t xml:space="preserve">Pulsed electric field assisted extraction of nutritionally valuable compounds from microalgae Nannochloropsis spp. using the binary mixture of organic solvents and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01994⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.79 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614843v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+                <w:t xml:space="preserve">Comparison of the effect of pulsed electric field or high voltage electrical discharge for the control of sweet white must fermentation process with the conventional addition of sulfur dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miot-Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mietton-Peuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (Part 4), pp.718-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02614721v1</w:t>
+                <w:t xml:space="preserve">hal-02634350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging opportunities for the effective valorization of wastes and by-products generated during olive oil production process: Non-conventional methods for the recovery of high-added value compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge Saraiva</w:t>
+                <w:t xml:space="preserve">Pulsed electric field and pH assisted selective extraction of intracellular components from microalgae Nannochloropsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.128 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.07.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02614841v1</w:t>
+                <w:t xml:space="preserve">hal-01935729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ktata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Mhemdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02614712v1</w:t>
+                <w:t xml:space="preserve">hal-02614721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted green solvent extraction of high-added value compounds from microalgae Nannochloropsis spp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Emerging opportunities for the effective valorization of wastes and by-products generated during olive oil production process: Non-conventional methods for the recovery of high-added value compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Moubarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Barba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
+                <w:t xml:space="preserve">Rita Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.09.020⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (2), pp.296-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614716v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective extraction from microalgae Nannochloropsis sp. using different methods of cell disruption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.I. Lebovka</w:t>
+                <w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935773v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electric fields on Cabernet Sauvignon grape berries and on the characteristics of wines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+                <w:t xml:space="preserve">Ultrasound-assisted green solvent extraction of high-added value compounds from microalgae Nannochloropsis spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cholet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gontier</w:t>
+                <w:t xml:space="preserve">Francisco J. Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-012-1039-7⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 198, pp.262-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634117v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and biochemical changes induced by pulsed electric field treatments on Cabernet Sauvignon grape berry skins: impact on cell wall total tannins and polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Petrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (13), pp.2925-2934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf404804d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of lignin from Moroccan sugar cane bagasse: Production of lignin-phenol-formaldehyde wood adhesive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed electric fields on Cabernet Sauvignon grape berries and on the characteristics of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45, pp.296-302. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.424-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-012-1039-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01593756v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selective extraction from microalgae Nannochloropsis sp. using different methods of cell disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153, pp.254 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of lignin from Moroccan sugar cane bagasse: Production of lignin-phenol-formaldehyde wood adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Moubarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.296-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhanced extraction of phenolic compounds from merlot grapes by pulsed electric field treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ghidossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poupot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.205 - 211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5344/ajev.2012.11088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11601,1009 +11865,1009 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of pesticide atrazine in water by high voltage electrical discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junting Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Technological Systems, Sustainability and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids bioproduction by two psychrophilic microalgae: Sphaerocystis sp. and Pleurastrum sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adila Gherabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Biomass Valorization for Sustainable Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO - Chimie Verte et Durable du Végétal, Nov 2023, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la biomasse : Extraction, caractérisation et hydrophobisation des hémicelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Najjoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Castignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/79fw-3f90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High voltage electrical pulses for the Exraction of Mycosporine-like Amino Acids from the Agarophyte Gelidium sesquipedale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mcreynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana C.M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Voltage Electrical Discharges (HVED) application on Grape Seeds suspensions: effect of the generated shock wave and vapor bubble on Polyphenol Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Norfolk VA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electrical and chemical mechanisms induced by high voltage electrical discharges and application to biomolecules extraction, ECCE10-ECAB3-EPIC5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineerings, European Congress of Applied Biotechnology, fifth European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electrical and physico-chemical mechanisms induced by High Voltage Electrical Discharges and application to biomolecules extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of high voltage electrical discharges for the recovery of antioxidant compounds from grape seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineerings, European Congress of Applied Biotechnology, fifth European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12613,154 +12877,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de séchage convectif des grains de maïs : isothermes de sorption et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Adriao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12770,146 +13034,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Extraction of Biocompounds from Stevia rebaudiana Bertoni Leaves Using Electrotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12919,161 +13183,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed electric fields assisted extraction from food plants: multi-scale studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13220,51 +13484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Maarir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khayat Driaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyun Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124755" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2025.104212" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mennani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139319" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142699" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143835" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Benali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass E.L. Ouaddari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Ablouh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Deng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanru Zeng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110727" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vygornitskii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minming Lv" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Du" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.11.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Najjoum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143681" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Ni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105712" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ouaddari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142605" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Pei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zushan Tan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Harfoush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Swaidan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Khazaal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Salem Sokhn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kasbaji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ait Benhamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Essifi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103599" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113936" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131855" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Morad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00543" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02091-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Haib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.04.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Dar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Calvo-Lerma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2237586" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oubenali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122349" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Abdelkader Mekkaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00072a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453602v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Gherabli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Aoude" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2189547" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Darra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1145998" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caibo Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Guo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12183334" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Gao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziting Peng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244446" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuke He" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115634" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128358v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-023-04698-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simirgiotis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00260-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2135527" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ihammi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115323" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127261v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.191" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2104733" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03815414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203214" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Idrissi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1999232" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Pirozzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02364-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.122893" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109898" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536065" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101524" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2010-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Parniakov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2038-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030559" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614669v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Carbonell-Capella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;ic &#381;labur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Rimac Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13179" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Delsart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12981" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Patras" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-015-9131-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614835v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingren He" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.12.023" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8D01GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.04.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M9XRWC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH47GFKV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.11.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV5S91J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614843v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01994" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614841v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lopes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saraiva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.07.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQD9GVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614716v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Apicella" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935773v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jubeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.12.011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634117v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-1039-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404804d" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.040" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01MWHM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649547v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2012.11088" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011822v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/79fw-3f90" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330503v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesaint" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330028v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koubaa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Vorobiev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330030v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330029v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417509v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Oliva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614931v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_123-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716833v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebovka" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Najjoum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szydlowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2026.345371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Maarir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khayat Driaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149691" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyun Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2025.104212" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110727" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vygornitskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Benali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass E.L. Ouaddari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Ablouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143835" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142699" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mennani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanru Zeng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Deng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minming Lv" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Du" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.11.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143681" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ouaddari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Pei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zushan Tan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102966" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Ni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Huang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105712" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kasbaji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ait Benhamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Essifi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103599" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Harfoush" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Swaidan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Khazaal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Salem Sokhn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131855" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113936" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Morad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00543" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Feng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oubenali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122349" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Abdelkader Mekkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00072a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Haib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.04.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02091-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Dar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Calvo-Lerma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2237586" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Aoude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2189547" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Gherabli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124288" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Darra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1145998" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103341" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-023-04698-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caibo Zhao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Guo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12183334" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziting Peng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuke He" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115634" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simirgiotis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00260-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2135527" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ihammi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115323" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.191" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2104733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03815414v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203214" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Idrissi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1999232" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Pirozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02364-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.122893" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109898" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101524" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935801v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Parniakov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2038-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2010-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030559" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Carbonell-Capella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;ic &#381;labur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Rimac Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13179" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Patras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-015-9131-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614835v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingren He" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.12.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8D01GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Delsart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12981" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614843v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01994" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935732v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.11.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV5S91J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634350v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.04.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M9XRWC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH47GFKV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saraiva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.07.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQD9GVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Apicella" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.020" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404804d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-1039-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935773v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jubeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.12.011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01MWHM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2012.11088" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452994v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/79fw-3f90" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330503v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesaint" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330028v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koubaa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Vorobiev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330029v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417509v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Oliva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614931v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_123-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716833v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebovka" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>