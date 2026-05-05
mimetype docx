--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -100,157 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and detection of hemicellulose and insights into chemical heterogeneity through capillary electrophoresis</w:t>
+                <w:t xml:space="preserve">Argan shell-derived phosphorylated lignocellulose: A sustainable pathway in wood adhesive formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Najjoum</w:t>
+                <w:t xml:space="preserve">Hafida Maarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Szydlowski</w:t>
+                <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benali</w:t>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 1401, pp.345371. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 145, pp.104212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2026.345371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2025.104212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561136v1</w:t>
+                <w:t xml:space="preserve">hal-05446504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed electric field processing of forced endive roots: Enhanced extraction and pilot-scale validation</w:t>
               </w:r>
@@ -370,6656 +374,6639 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylated lignin: Recent advances in synthesis through chemical functionalization, structural properties, and emerging applications: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Maarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Charii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 338, pp.149691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.149691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in freeze-thaw starch: Mechanisms, property changes, influencing factors and modification strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation and detection of hemicellulose and insights into chemical heterogeneity through capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Najjoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szydlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124755⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1401, pp.345371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2026.345371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446509v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argan shell-derived phosphorylated lignocellulose: A sustainable pathway in wood adhesive formulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Recent advances in freeze-thaw starch: Mechanisms, property changes, influencing factors and modification strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 145, pp.104212. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 375 (2), pp.124755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2025.104212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446504v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of textural properties in microwave treated gluten-free quinoa sponge cake by alkaline amino acids</w:t>
+                <w:t xml:space="preserve">Acute toxicity of atrazine degradation solutions via advanced oxidation processes: An experimental and in-silico approach based on mass spectrometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongwei Cao</w:t>
+                <w:t xml:space="preserve">Junting Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
+                <w:t xml:space="preserve">Messika Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibin Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Lu</w:t>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110727⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128343v1</w:t>
+                <w:t xml:space="preserve">hal-05225312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of membrane-assisted electroseparation of binary suspension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Impact of Thermal and Electrical Pretreatments and Antibrowning Solution on the Chlorogenic and Dicaffeoylquinic Acid Extraction Yield from Endive Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Vygornitskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0260067⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (10), pp.2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30102091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446497v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing adhesive properties with unmodified and phosphate-modified chitin in particleboard production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of textural properties in microwave treated gluten-free quinoa sponge cake by alkaline amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass E.L. Ouaddari</w:t>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.144025⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.110727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446476v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the multiscale structural dynamics and retrogradation behavior of potato starch via integrated enzymatic hydrolysis enhanced by microwave</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of membrane-assisted electroseparation of binary suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongdong Song</w:t>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Vygornitskii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (17), pp.133296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0260067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446482v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the texture and modulating digestive behavior of gluten-free quinoa sponge cakes via microwave-assisted alkaline amino acid treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Unveiling the multiscale structural dynamics and retrogradation behavior of potato starch via integrated enzymatic hydrolysis enhanced by microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongdong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 470, pp.142699. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 480, pp.143835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128344v1</w:t>
+                <w:t xml:space="preserve">hal-05446482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound, pulsed electric fields, and high-voltage electrical discharges assisted extraction of cellulose and lignin from walnut shells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Enhancing the texture and modulating digestive behavior of gluten-free quinoa sponge cakes via microwave-assisted alkaline amino acid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Moubarik</w:t>
+                <w:t xml:space="preserve">Hongdong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139319⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.142699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127197v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing C-phycocyanin purification efficiency from Spirulina: A synergistic strategy combining CaCl2 precipitation and membrane diafiltration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound, pulsed electric fields, and high-voltage electrical discharges assisted extraction of cellulose and lignin from walnut shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Maarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Moubarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.139319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.131575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128346v1</w:t>
+                <w:t xml:space="preserve">hal-05127197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electric field and freezing pretreatments on structure and physicochemical properties of different crystalline starches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximizing C-phycocyanin purification efficiency from Spirulina: A synergistic strategy combining CaCl2 precipitation and membrane diafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanru Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianquan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111220⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.131575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.131575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446473v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malak Tabib</w:t>
+                <w:t xml:space="preserve">Effects of pulsed electric field and freezing pretreatments on structure and physicochemical properties of different crystalline starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyu Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164 (2), pp.111220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423954v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulsed electric fields and ultrasound on the frying characteristics of sweet potato chips</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minming Lv</w:t>
+                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huihui Du</w:t>
+                <w:t xml:space="preserve">Amira Metouekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baoguo Li</w:t>
+                <w:t xml:space="preserve">Lynn Rhayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Tabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.11.009⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128345v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and chemical features of wood hemicelluloses: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Najjoum</w:t>
+                <w:t xml:space="preserve">Enhancing adhesive properties with unmodified and phosphate-modified chitin in particleboard production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass E.L. Ouaddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 311, pp.143681. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 311, pp.144025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.144025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.143681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05109880v1</w:t>
+                <w:t xml:space="preserve">hal-05446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated chitosan as a bio-based modifier for urea formaldehyde adhesives in wood composite applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anass El Ouaddari</w:t>
+                <w:t xml:space="preserve">Impact of pulsed electric fields and ultrasound on the frying characteristics of sweet potato chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyu Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minming Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoguo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142605⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446488v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of cell disruption and selective recovery of intracellular components from selenium-enriched Konjac fly powder assisted by pulsed electric fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction and chemical features of wood hemicelluloses: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Najjoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 311, pp.143681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.143681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05446499v1</w:t>
+                <w:t xml:space="preserve">hal-05109880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the modulation of oat starch-protein complex molecular structure and starch digestion under microwave field treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danfeng Ni</w:t>
+                <w:t xml:space="preserve">Phosphorylated chitosan as a bio-based modifier for urea formaldehyde adhesives in wood composite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Maarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihan Huang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anass El Ouaddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105712⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 490, pp.142605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128342v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Thermal and Electrical Pretreatments and Antibrowning Solution on the Chlorogenic and Dicaffeoylquinic Acid Extraction Yield from Endive Roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating the modulation of oat starch-protein complex molecular structure and starch digestion under microwave field treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danfeng Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Diemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Ruihan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ioannou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Xiao Guan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (10), pp.2091. </w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.105712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30102091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446501v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute toxicity of atrazine degradation solutions via advanced oxidation processes: An experimental and in-silico approach based on mass spectrometry data</w:t>
+                <w:t xml:space="preserve">Enhancement of cell disruption and selective recovery of intracellular components from selenium-enriched Konjac fly powder assisted by pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junting Hong</w:t>
+                <w:t xml:space="preserve">Xun Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messika Revel</w:t>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Chen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+                <w:t xml:space="preserve">Zushan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Nadaud</w:t>
+                <w:t xml:space="preserve">Yilin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.102966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225312v1</w:t>
+                <w:t xml:space="preserve">hal-05446499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-functionalized cobalt for catalytic reductive degradation of organic dyes in simple and hybrid binary systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolism, application in the food industry, and enrichment strategies of gamma-aminobutyric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+                <w:t xml:space="preserve">Yao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Yingjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141098⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (2), pp.104773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128350v1</w:t>
+                <w:t xml:space="preserve">hal-05128348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of chitin and chitosan extracted from shrimp shell waste in enhancing urea-formaldehyde wood adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Charii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Essifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (31), pp.103599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Spent Black and Green Tea to Potential Health Boosters: Optimization of Polyphenol Extraction and Assessment of Their Antioxidant and Antibacterial Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aseel Swaidan</w:t>
+                <w:t xml:space="preserve">Lignin-functionalized cobalt for catalytic reductive degradation of organic dyes in simple and hybrid binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Khazaal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox13121588⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.141098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128349v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated chitin from shrimp shell waste: A robust solution for cadmium remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+                <w:t xml:space="preserve">From Spent Black and Green Tea to Potential Health Boosters: Optimization of Polyphenol Extraction and Assessment of Their Antioxidant and Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Harfoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseel Swaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Salem Sokhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131855⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13121588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128347v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of lignin-functionalized metal catalysts - A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Phosphorylated chitin from shrimp shell waste: A robust solution for cadmium remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Essifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zineb Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113936⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.131855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128351v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postharvest Caffeoylquinic Acid Accumulation in Forced Chicory Roots: Insights into the Role of Temperature, Water Loss, and Biological Defense Mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Mouterde</w:t>
+                <w:t xml:space="preserve">The potential of lignin-functionalized metal catalysts - A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.3c00543⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.113936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431265v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism, application in the food industry, and enrichment strategies of gamma-aminobutyric acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caiyun Liu</w:t>
+                <w:t xml:space="preserve">Postharvest Caffeoylquinic Acid Accumulation in Forced Chicory Roots: Insights into the Role of Temperature, Water Loss, and Biological Defense Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Li</w:t>
+                <w:t xml:space="preserve">Chadni Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Miao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 154 (2), pp.104773. </w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.470-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.3c00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128348v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based functionalized adsorptive polymers for sustainable water decontamination: A systematic review of challenges and real-world implementation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free and Bound Phenolic Profiles and Antioxidant Activities in Melon (Cucumis melo L.) Pulp: Comparative Study on Six Widely Consumed Varieties Planted in Hainan Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Oubenali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+                <w:t xml:space="preserve">Yuxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziting Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122349⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (24), pp.4446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12244446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128363v1</w:t>
+                <w:t xml:space="preserve">hal-05128368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current approaches, emerging developments and functional prospects for lignin-based catalysts – a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Abdelkader Mekkaoui</w:t>
+                <w:t xml:space="preserve">Fermentation of Betaphycus gelatinum Using Lactobacillus brevis: Growth of Probiotics, Total Polyphenol Content, Polyphenol Profile, and Antioxidant Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caibo Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3gc00072a⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (18), pp.3334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12183334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128364v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the polyfunctionality of cactus waste seed lignin in sustained catalysts: Optimizing the catalytic activity of a novel maleated lignin catalyst (MLC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Haib</w:t>
+                <w:t xml:space="preserve">Species-specific arsenic species and health risk assessment in seaweeds from tropic coasts of South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziting Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuke He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2023.04.022⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.115634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128366v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Characterization of Chitin-Starch Bio-Based Wood Adhesive for the Manufacturing of Formaldehyde-Free Composite Particleboards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bio-composites based on cellulosic fibers from agro-industrial waste filled PP matrix: production and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02091-x⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (12), pp.13025-13050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-023-04698-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127220v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research progress in microalgae nutrients: emerging extraction and purification technologies, digestive behavior, and potential effects on human gut</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Min Wang</w:t>
+                <w:t xml:space="preserve">Bio-based functionalized adsorptive polymers for sustainable water decontamination: A systematic review of challenges and real-world implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oubenali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Calvo-Lerma</w:t>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2237586⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128352v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowashing of microalgae Arthrospira platensis filter cake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christa Aoude</w:t>
+                <w:t xml:space="preserve">Current approaches, emerging developments and functional prospects for lignin-based catalysts – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Abdelkader Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2023.2189547⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (8), pp.2896-2929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3gc00072a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128355v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of valuable biomolecules from microalga Haematococcus pluvialis assisted by electrotechnologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation and Characterization of Chitin-Starch Bio-Based Wood Adhesive for the Manufacturing of Formaldehyde-Free Composite Particleboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (11), pp.3671-3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02091-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04453602v1</w:t>
+                <w:t xml:space="preserve">hal-05127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cationic and anionic dyes onto coffee grounds cellulose/sodium alginate double-network hydrogel beads: Isotherm analysis and recyclability performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Research progress in microalgae nutrients: emerging extraction and purification technologies, digestive behavior, and potential effects on human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basharat Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Calvo-Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124288⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (31), pp.11375-11395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2237586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128362v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Risk assessment of mycotoxins in food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada El Darra</w:t>
+                <w:t xml:space="preserve">Unlocking the polyfunctionality of cactus waste seed lignin in sustained catalysts: Optimizing the catalytic activity of a novel maleated lignin catalyst (MLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Haib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.433-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2023.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1145998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128359v1</w:t>
+                <w:t xml:space="preserve">hal-05128366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of direct sulfonation on the catalytic activity and recyclability of novel lignin-based solid acid catalysts from agri-food waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Adsorption of cationic and anionic dyes onto coffee grounds cellulose/sodium alginate double-network hydrogel beads: Isotherm analysis and recyclability performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oubenali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 230, pp.123242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.123242⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 239, pp.124288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128365v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined ultrasound + membrane ultrafiltration (USN-UF) process for enhancing saccharides separation from Spirulina (Arthrospira platensis)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrowashing of microalgae Arthrospira platensis filter cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Aoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri El Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (8), pp.1527-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2023.2189547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128370v1</w:t>
+                <w:t xml:space="preserve">hal-05128355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of valuable biomolecules from microalga Haematococcus pluvialis assisted by electrotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adila Gherabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03986124v1</w:t>
+                <w:t xml:space="preserve">hal-04453602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Mycosporine-like Amino Acids and Proteins from the Agarophyte Gelidium corneum Using Pulsed Power Techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Risk assessment of mycotoxins in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Darra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12071473⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1145998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067037v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-composites based on cellulosic fibers from agro-industrial waste filled PP matrix: production and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of direct sulfonation on the catalytic activity and recyclability of novel lignin-based solid acid catalysts from agri-food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-023-04698-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.123242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.123242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128358v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of Betaphycus gelatinum Using Lactobacillus brevis: Growth of Probiotics, Total Polyphenol Content, Polyphenol Profile, and Antioxidant Capacity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">A combined ultrasound + membrane ultrafiltration (USN-UF) process for enhancing saccharides separation from Spirulina (Arthrospira platensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12183334⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.103341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128369v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free and Bound Phenolic Profiles and Antioxidant Activities in Melon (Cucumis melo L.) Pulp: Comparative Study on Six Widely Consumed Varieties Planted in Hainan Province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Mycosporine-like Amino Acids and Proteins from the Agarophyte Gelidium corneum Using Pulsed Power Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Mcreynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxi Wang</w:t>
+                <w:t xml:space="preserve">Amandine Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heqi Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziting Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuyi Li</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (24), pp.4446. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1473-1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12244446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12071473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128368v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific arsenic species and health risk assessment in seaweeds from tropic coasts of South China Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziting Peng</w:t>
+                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuke He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+                <w:t xml:space="preserve">Fabien Lagalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuyi Li</w:t>
+                <w:t xml:space="preserve">Aya Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 267, pp.115634. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128367v1</w:t>
+                <w:t xml:space="preserve">hal-03986124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimization of the Accelerated Solvent Extraction of Caffeoylquinic Acids from Forced Chicory Roots and Antioxidant Activity of the Resulting Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Legallais</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (20), pp.3214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11203214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590375v1</w:t>
+                <w:t xml:space="preserve">hal-03815414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cellulose Microfibers from Sugar Beet Pulp By-product on the Reinforcement of HDPE Composites Prepared by Twin‐screw Extrusion and Injection Molding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sqalli Houssaïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42235-022-00260-7⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128356v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewatering of Arthrospira platensis microalgae suspension by electrofiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Real-Time Monitoring of the Atrazine Degradation by Liquid Chromatography and High-Resolution Mass Spectrometry: Effect of Fenton Process and Ultrasound Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (6), pp.1068-1080. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.9021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2135527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27249021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128354v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring of the Atrazine Degradation by Liquid Chromatography and High-Resolution Mass Spectrometry: Effect of Fenton Process and Ultrasound Treatment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shrimp waste protein for bio-composite manufacturing: Formulation of protein-cornstarch-mimosa-tannin wood adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Merlier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Ihammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (24), pp.9021. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.115323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27249021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935164v1</w:t>
+                <w:t xml:space="preserve">hal-05127310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrimp waste protein for bio-composite manufacturing: Formulation of protein-cornstarch-mimosa-tannin wood adhesives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of Cellulose Microfibers from Sugar Beet Pulp By-product on the Reinforcement of HDPE Composites Prepared by Twin‐screw Extrusion and Injection Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ihammi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Barba</w:t>
+                <w:t xml:space="preserve">Mario Simirgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 187, pp.115323. </w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42235-022-00260-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127310v1</w:t>
+                <w:t xml:space="preserve">hal-05128356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the physico-chemical properties of alkali lignins from different agro-industrial residues and their use in phenol-formaldehyde wood adhesive formulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dewatering of Arthrospira platensis microalgae suspension by electrofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Aoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri El Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221 (24), pp.149-162. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), pp.1068-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2135527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127261v1</w:t>
+                <w:t xml:space="preserve">hal-05128354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Residual Herbicide Atrazine in Agri-Food and Washing Water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Merlier</w:t>
+                <w:t xml:space="preserve">Insights on the physico-chemical properties of alkali lignins from different agro-industrial residues and their use in phenol-formaldehyde wood adhesive formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (16), pp.2416. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (24), pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11162416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767684v1</w:t>
+                <w:t xml:space="preserve">hal-05127261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-adsorption performances of methylene blue (MB) dye on terrestrial and marine natural fibers: Effect of physicochemical properties, kinetic models and thermodynamic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (2), pp.221-240. </w:t>
@@ -7051,226 +7038,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Accelerated Solvent Extraction of Caffeoylquinic Acids from Forced Chicory Roots and Antioxidant Activity of the Resulting Extracts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Degradation of Residual Herbicide Atrazine in Agri-Food and Washing Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Ioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (20), pp.3214. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.2416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11203214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11162416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815414v1</w:t>
+                <w:t xml:space="preserve">hal-03767684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Solanum Elaeagnifolium Cavanilles Weeds as a New Lignocellulosic Source for the Formulation of Lignin-Urea-Formaldehyde Wood Adhesive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (1), pp.34-57. </w:t>
@@ -7302,867 +7302,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed Electric Fields on Vacuum Drying and Quality Characteristics of Dried Carrot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impacts of preliminary vacuum drying and pulsed electric field treatment on characteristics of fried potatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-019-02364-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.109898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.109898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973728v1</w:t>
+                <w:t xml:space="preserve">hal-02973715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of hemicellulose-based films: Impact of the extraction process from spruce wood on the film properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of Pulsed Electric Fields on Vacuum Drying and Quality Characteristics of Dried Carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Pirozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2020.108111⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-019-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969583v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step procedure for selective recovery of bio-molecules from microalga Nannochloropsis oculata assisted by high voltage electrical discharges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elaboration of hemicellulose-based films: Impact of the extraction process from spruce wood on the film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.122893⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 497, pp.108111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2020.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973713v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of preliminary vacuum drying and pulsed electric field treatment on characteristics of fried potatoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two-step procedure for selective recovery of bio-molecules from microalga Nannochloropsis oculata assisted by high voltage electrical discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 276, pp.109898. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.122893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.109898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.122893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973715v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam explosion process for the selective extraction of hemicelluloses polymers from spruce sawdust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">High voltage electric discharges treatment for high molecular weight hemicelluloses extraction from spruce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bals</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111757⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.115019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289732v1</w:t>
+                <w:t xml:space="preserve">hal-02290577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Steam explosion process for the selective extraction of hemicelluloses polymers from spruce sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (8), pp.574-584. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.111757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290562v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective air, microwave, and combined drying of potato pre-treated by pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (13), pp.1704-1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8190,2084 +8190,2084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonication, high pressure homogenization and their combination on efficiency of extraction of bio-molecules from microalgae Parachlorella kessleri</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.101524. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (8), pp.574-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332841v1</w:t>
+                <w:t xml:space="preserve">hal-02290562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging techniques for cell disruption and extraction of valuable bio-molecules of microalgae Nannochloropsis sp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasonication, high pressure homogenization and their combination on efficiency of extraction of bio-molecules from microalgae Parachlorella kessleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-018-2038-5⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.101524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935801v1</w:t>
+                <w:t xml:space="preserve">hal-02332841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of high-voltage electrical discharges and high-pressure homogenization for recovery of intracellular compounds from microalgae Parachlorella kessleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (1), pp.29-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00449-018-2010-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed Electric Field Treatment on Compression Properties and Solutes Diffusion Behaviors of Jerusalem artichoke</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Emerging techniques for cell disruption and extraction of valuable bio-molecules of microalgae Nannochloropsis sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.559. </w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.173-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24030559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00449-018-2038-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973732v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage electric discharges treatment for high molecular weight hemicelluloses extraction from spruce</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bals</w:t>
+                <w:t xml:space="preserve">Effects of Pulsed Electric Field Treatment on Compression Properties and Solutes Diffusion Behaviors of Jerusalem artichoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222, pp.115019. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24030559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290577v1</w:t>
+                <w:t xml:space="preserve">hal-02973732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ultrasounds and high voltage electrical discharges on physico-chemical properties of rapeseed straw’s lignin and pulps</w:t>
+                <w:t xml:space="preserve">Pretreatment optimization from rapeseed straw and lignin characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.L. Checa Fernandez</w:t>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Regnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zieger-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765370v1</w:t>
+                <w:t xml:space="preserve">hal-03099180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotechnologies, microwaves, and ultrasounds combined with binary mixtures of ethanol and water to extract steviol glycosides and antioxidant compounds from Stevia rebaudiana leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juana Carbonell-Capella</w:t>
+                <w:t xml:space="preserve">Impact of ultrasounds and high voltage electrical discharges on physico-chemical properties of rapeseed straw’s lignin and pulps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Šic Žlabur</w:t>
+                <w:t xml:space="preserve">B.L. Checa Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Rimac Brnčić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">O. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (5), pp.e13179. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.11 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614669v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment optimization from rapeseed straw and lignin characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrotechnologies, microwaves, and ultrasounds combined with binary mixtures of ethanol and water to extract steviol glycosides and antioxidant compounds from Stevia rebaudiana leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boussetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
+                <w:t xml:space="preserve">Juana Carbonell-Capella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vorobiev</w:t>
+                <w:t xml:space="preserve">Jana Šic Žlabur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zieger-Devin</w:t>
+                <w:t xml:space="preserve">Suzana Rimac Brnčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.643-650. </w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), pp.e13179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099180v1</w:t>
+                <w:t xml:space="preserve">hal-02614669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Non-conventional Extraction Methods: Toward a Sustainable and Green Production of Valuable Compounds from Mushrooms</w:t>
+                <w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Deng</w:t>
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Patras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+                <w:t xml:space="preserve">Wael Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.336-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12393-015-9131-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614839v1</w:t>
+                <w:t xml:space="preserve">hal-02614700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights for the green recovery of inulin from plant food materials using non-conventional extraction technologies: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Non-conventional Extraction Methods: Toward a Sustainable and Green Production of Valuable Compounds from Mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingren He</w:t>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Liu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Qian Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.12.023⟩</w:t>
+              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.214-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12393-015-9131-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614835v1</w:t>
+                <w:t xml:space="preserve">hal-02614839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Vorobiev</w:t>
+                <w:t xml:space="preserve">Recent insights for the green recovery of inulin from plant food materials using non-conventional extraction technologies: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingren He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060009v1</w:t>
+                <w:t xml:space="preserve">hal-02614835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
+                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.19833-19842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03060016v1</w:t>
+                <w:t xml:space="preserve">hal-03060009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulsed-electric field and high-voltage electrical discharges on red wine microbial stabilization and quality characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (1), pp.152-164. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638931v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of pulsed-electric field and high-voltage electrical discharges on red wine microbial stabilization and quality characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Koubaa</w:t>
+                <w:t xml:space="preserve">Cecile Miot-Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.152-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614700v1</w:t>
+                <w:t xml:space="preserve">hal-02638931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and New Insights in the Sustainable and Green Recovery of Nutritionally Valuable Compounds from Stevia rebaudiana Bertoni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-assisted green solvent extraction of high-added value compounds from microalgae Nannochloropsis spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mladen Brnčić</w:t>
+                <w:t xml:space="preserve">Francisco J. Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (31), pp.6835-6846. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 198, pp.262-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614843v1</w:t>
+                <w:t xml:space="preserve">hal-02614716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed electric field assisted extraction of nutritionally valuable compounds from microalgae Nannochloropsis spp. using the binary mixture of organic solvents and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Parniakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10324,961 +10324,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effect of pulsed electric field or high voltage electrical discharge for the control of sweet white must fermentation process with the conventional addition of sulfur dioxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+                <w:t xml:space="preserve">Current and New Insights in the Sustainable and Green Recovery of Nutritionally Valuable Compounds from Stevia rebaudiana Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Šic Žlabur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mietton-Peuchot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Brnčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (31), pp.6835-6846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634350v1</w:t>
+                <w:t xml:space="preserve">hal-02614843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electric field and pH assisted selective extraction of intracellular components from microalgae Nannochloropsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
+                <w:t xml:space="preserve">Comparison of the effect of pulsed electric field or high voltage electrical discharge for the control of sweet white must fermentation process with the conventional addition of sulfur dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miot-Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mietton-Peuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.014⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (Part 4), pp.718-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935729v1</w:t>
+                <w:t xml:space="preserve">hal-02634350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Pulsed electric field and pH assisted selective extraction of intracellular components from microalgae Nannochloropsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.128 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614721v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging opportunities for the effective valorization of wastes and by-products generated during olive oil production process: Non-conventional methods for the recovery of high-added value compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Moubarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (2), pp.296-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ktata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Mhemdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02614712v1</w:t>
+                <w:t xml:space="preserve">hal-02614721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted green solvent extraction of high-added value compounds from microalgae Nannochloropsis spp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.09.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02614716v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and biochemical changes induced by pulsed electric field treatments on Cabernet Sauvignon grape berry skins: impact on cell wall total tannins and polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Petrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (13), pp.2925-2934. </w:t>
@@ -11310,351 +11310,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electric fields on Cabernet Sauvignon grape berries and on the characteristics of wines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gontier</w:t>
+                <w:t xml:space="preserve">Selective extraction from microalgae Nannochloropsis sp. using different methods of cell disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-012-1039-7⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153, pp.254 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634117v1</w:t>
+                <w:t xml:space="preserve">hal-01935773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective extraction from microalgae Nannochloropsis sp. using different methods of cell disruption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.I. Lebovka</w:t>
+                <w:t xml:space="preserve">Effects of pulsed electric fields on Cabernet Sauvignon grape berries and on the characteristics of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 153, pp.254 - 259. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.424-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-012-1039-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935773v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of lignin from Moroccan sugar cane bagasse: Production of lignin-phenol-formaldehyde wood adhesive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Moubarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11713,103 +11713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced extraction of phenolic compounds from merlot grapes by pulsed electric field treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ghidossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poupot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.205 - 211. </w:t>
@@ -11879,103 +11879,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of pesticide atrazine in water by high voltage electrical discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junting Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Technological Systems, Sustainability and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11994,334 +11994,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids bioproduction by two psychrophilic microalgae: Sphaerocystis sp. and Pleurastrum sp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Duval</w:t>
+                <w:t xml:space="preserve">Valorisation de la biomasse : Extraction, caractérisation et hydrophobisation des hémicelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Najjoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Biomass Valorization for Sustainable Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/79fw-3f90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452994v1</w:t>
+                <w:t xml:space="preserve">hal-04011822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la biomasse : Extraction, caractérisation et hydrophobisation des hémicelluloses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Carotenoids bioproduction by two psychrophilic microalgae: Sphaerocystis sp. and Pleurastrum sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adila Gherabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Biomass Valorization for Sustainable Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO - Chimie Verte et Durable du Végétal, Nov 2023, Marrakesh, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011822v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High voltage electrical pulses for the Exraction of Mycosporine-like Amino Acids from the Agarophyte Gelidium sesquipedale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mcreynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana C.M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12376,90 +12376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Voltage Electrical Discharges (HVED) application on Grape Seeds suspensions: effect of the generated shock wave and vapor bubble on Polyphenol Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Norfolk VA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12478,96 +12478,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electrical and chemical mechanisms induced by high voltage electrical discharges and application to biomolecules extraction, ECCE10-ECAB3-EPIC5</w:t>
+                <w:t xml:space="preserve">Application of high voltage electrical discharges for the recovery of antioxidant compounds from grape seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12579,301 +12579,301 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineerings, European Congress of Applied Biotechnology, fifth European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330028v1</w:t>
+                <w:t xml:space="preserve">hal-02330029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electrical and physico-chemical mechanisms induced by High Voltage Electrical Discharges and application to biomolecules extraction</w:t>
+                <w:t xml:space="preserve">Study of the electrical and chemical mechanisms induced by high voltage electrical discharges and application to biomolecules extraction, ECCE10-ECAB3-EPIC5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineerings, European Congress of Applied Biotechnology, fifth European Process Intensification Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330030v1</w:t>
+                <w:t xml:space="preserve">hal-02330028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high voltage electrical discharges for the recovery of antioxidant compounds from grape seeds</w:t>
+                <w:t xml:space="preserve">Study of the electrical and physico-chemical mechanisms induced by High Voltage Electrical Discharges and application to biomolecules extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineerings, European Congress of Applied Biotechnology, fifth European Process Intensification Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330029v1</w:t>
+                <w:t xml:space="preserve">hal-02330030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12904,51 +12904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de séchage convectif des grains de maïs : isothermes de sorption et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Adriao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13048,90 +13048,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Extraction of Biocompounds from Stevia rebaudiana Bertoni Leaves Using Electrotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13197,103 +13197,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed electric fields assisted extraction from food plants: multi-scale studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13484,51 +13484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Najjoum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szydlowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2026.345371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Maarir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khayat Driaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149691" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyun Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2025.104212" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110727" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vygornitskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Benali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass E.L. Ouaddari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Ablouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143835" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142699" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mennani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139319" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanru Zeng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Deng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minming Lv" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Du" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.11.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143681" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ouaddari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Pei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zushan Tan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102966" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Ni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Huang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105712" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kasbaji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ait Benhamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Essifi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103599" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Harfoush" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Swaidan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Khazaal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Salem Sokhn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131855" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113936" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Morad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00543" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Feng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oubenali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122349" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Abdelkader Mekkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00072a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Haib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.04.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02091-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Dar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Calvo-Lerma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2237586" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Aoude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2189547" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Gherabli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124288" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Darra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1145998" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103341" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-023-04698-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caibo Zhao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Guo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12183334" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziting Peng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuke He" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115634" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simirgiotis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00260-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2135527" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ihammi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115323" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.191" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2104733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03815414v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203214" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Idrissi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1999232" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Pirozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02364-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.122893" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109898" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101524" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935801v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Parniakov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2038-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2010-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030559" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Carbonell-Capella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;ic &#381;labur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Rimac Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13179" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Patras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-015-9131-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614835v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingren He" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.12.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8D01GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Delsart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12981" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614843v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01994" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935732v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.11.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV5S91J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634350v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.04.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M9XRWC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH47GFKV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saraiva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.07.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQD9GVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Apicella" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.020" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404804d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-1039-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935773v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jubeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.12.011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01MWHM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2012.11088" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452994v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/79fw-3f90" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330503v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesaint" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330028v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koubaa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Vorobiev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330029v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417509v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Oliva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614931v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_123-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716833v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebovka" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Maarir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khayat Driaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2025.104212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Najjoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szydlowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2026.345371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyun Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110727" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vygornitskii" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Song" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143835" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mennani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanru Zeng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Deng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111220" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Benali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass E.L. Ouaddari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Ablouh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minming Lv" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Du" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143681" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ouaddari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Ni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Pei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zushan Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102966" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Feng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ait Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Essifi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kasbaji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Harfoush" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Swaidan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Khazaal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Salem Sokhn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121588" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113936" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Morad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00543" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Guo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziting Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244446" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caibo Zhao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12183334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuke He" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115634" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-023-04698-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oubenali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122349" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Abdelkader Mekkaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00072a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02091-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Dar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Calvo-Lerma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2237586" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Haib" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.04.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124288" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Aoude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2189547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453602v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Gherabli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Darra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1145998" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123242" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103341" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03815414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127310v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ihammi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115323" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simirgiotis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00260-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2135527" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2104733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Idrissi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1999232" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109898" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Pirozzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02364-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.122893" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2010-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Parniakov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2038-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030559" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614669v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Carbonell-Capella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;ic &#381;labur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Rimac Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13179" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Patras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-015-9131-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614835v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingren He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.12.023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8D01GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638931v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Delsart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12981" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614716v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Apicella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935732v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.11.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV5S91J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614843v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01994" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.04.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M9XRWC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935729v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH47GFKV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lopes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saraiva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.07.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQD9GVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404804d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935773v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jubeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.12.011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-1039-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01MWHM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2012.11088" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011822v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/79fw-3f90" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452994v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330503v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesaint" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330029v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koubaa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Vorobiev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330028v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330030v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417509v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Oliva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614931v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_123-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716833v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebovka" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>