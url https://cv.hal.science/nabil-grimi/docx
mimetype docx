--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1017,1229 +1017,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of textural properties in microwave treated gluten-free quinoa sponge cake by alkaline amino acids</w:t>
+                <w:t xml:space="preserve">Unveiling the multiscale structural dynamics and retrogradation behavior of potato starch via integrated enzymatic hydrolysis enhanced by microwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
+                <w:t xml:space="preserve">Jing Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibin Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Kai Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Lu</w:t>
+                <w:t xml:space="preserve">Hongdong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110727⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 480, pp.143835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128343v1</w:t>
+                <w:t xml:space="preserve">hal-05446482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of membrane-assisted electroseparation of binary suspension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Enhancing the texture and modulating digestive behavior of gluten-free quinoa sponge cakes via microwave-assisted alkaline amino acid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongdong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0260067⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.142699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446497v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the multiscale structural dynamics and retrogradation behavior of potato starch via integrated enzymatic hydrolysis enhanced by microwave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongwei Cao</w:t>
+                <w:t xml:space="preserve">Ultrasound, pulsed electric fields, and high-voltage electrical discharges assisted extraction of cellulose and lignin from walnut shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khayat Driaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Maarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Tan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhang</w:t>
+                <w:t xml:space="preserve">Amine Moubarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143835⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.139319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446482v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the texture and modulating digestive behavior of gluten-free quinoa sponge cakes via microwave-assisted alkaline amino acid treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximizing C-phycocyanin purification efficiency from Spirulina: A synergistic strategy combining CaCl2 precipitation and membrane diafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wanru Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianquan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142699⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.131575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.131575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128344v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound, pulsed electric fields, and high-voltage electrical discharges assisted extraction of cellulose and lignin from walnut shells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine Moubarik</w:t>
+                <w:t xml:space="preserve">Effects of pulsed electric field and freezing pretreatments on structure and physicochemical properties of different crystalline starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyu Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139319⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164 (2), pp.111220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127197v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing C-phycocyanin purification efficiency from Spirulina: A synergistic strategy combining CaCl2 precipitation and membrane diafiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Metouekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Rhayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanru Zeng</w:t>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianquan Luo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malak Tabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.131575. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.131575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128346v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electric field and freezing pretreatments on structure and physicochemical properties of different crystalline starches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+                <w:t xml:space="preserve">Enhancing adhesive properties with unmodified and phosphate-modified chitin in particleboard production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyu Deng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chen Zhu</w:t>
+                <w:t xml:space="preserve">Kamal Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass E.L. Ouaddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111220⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 311, pp.144025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.144025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446473v1</w:t>
+                <w:t xml:space="preserve">hal-05446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Conventional and Emerging Extraction Methods for Papaya Seed Oil: Process Optimization and Quality Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynn Rhayem</w:t>
+                <w:t xml:space="preserve">Modulation of textural properties in microwave treated gluten-free quinoa sponge cake by alkaline amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Guerin</w:t>
+                <w:t xml:space="preserve">Weibin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Tabib</w:t>
+                <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.60. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.110727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-025-04083-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423954v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing adhesive properties with unmodified and phosphate-modified chitin in particleboard production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of membrane-assisted electroseparation of binary suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass E.L. Ouaddari</w:t>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikolai Vygornitskii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 311, pp.144025. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (17), pp.133296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.144025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0260067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446476v1</w:t>
+                <w:t xml:space="preserve">hal-05446497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pulsed electric fields and ultrasound on the frying characteristics of sweet potato chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minming Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylated chitosan as a bio-based modifier for urea formaldehyde adhesives in wood composite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Charii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Maarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,334 +2574,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the modulation of oat starch-protein complex molecular structure and starch digestion under microwave field treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of cell disruption and selective recovery of intracellular components from selenium-enriched Konjac fly powder assisted by pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danfeng Ni</w:t>
+                <w:t xml:space="preserve">Xun Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihan Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Guan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zushan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105712⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.102966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128342v1</w:t>
+                <w:t xml:space="preserve">hal-05446499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of cell disruption and selective recovery of intracellular components from selenium-enriched Konjac fly powder assisted by pulsed electric fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+                <w:t xml:space="preserve">Elucidating the modulation of oat starch-protein complex molecular structure and starch digestion under microwave field treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Liu</w:t>
+                <w:t xml:space="preserve">Danfeng Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zushan Tan</w:t>
+                <w:t xml:space="preserve">Ruihan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilin Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.102966. </w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.105712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2025.102966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446499v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism, application in the food industry, and enrichment strategies of gamma-aminobutyric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,429 +2972,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of chitin and chitosan extracted from shrimp shell waste in enhancing urea-formaldehyde wood adhesives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Spent Black and Green Tea to Potential Health Boosters: Optimization of Polyphenol Extraction and Assessment of Their Antioxidant and Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+                <w:t xml:space="preserve">Ahlam Harfoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Essifi</w:t>
+                <w:t xml:space="preserve">Aseel Swaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Salem Sokhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103599⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13121588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308414v1</w:t>
+                <w:t xml:space="preserve">hal-05128349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-functionalized cobalt for catalytic reductive degradation of organic dyes in simple and hybrid binary systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential of chitin and chitosan extracted from shrimp shell waste in enhancing urea-formaldehyde wood adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Essifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (31), pp.103599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128350v1</w:t>
+                <w:t xml:space="preserve">hal-05308414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Spent Black and Green Tea to Potential Health Boosters: Optimization of Polyphenol Extraction and Assessment of Their Antioxidant and Antibacterial Activities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salma Khazaal</w:t>
+                <w:t xml:space="preserve">Lignin-functionalized cobalt for catalytic reductive degradation of organic dyes in simple and hybrid binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Salem Sokhn</w:t>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (12), pp.1588. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.141098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox13121588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128349v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylated chitin from shrimp shell waste: A robust solution for cadmium remediation</w:t>
               </w:r>
@@ -3406,77 +3406,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Charii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Essifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 268, pp.131855. </w:t>
@@ -3514,77 +3514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of lignin-functionalized metal catalysts - A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,161 +3772,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free and Bound Phenolic Profiles and Antioxidant Activities in Melon (Cucumis melo L.) Pulp: Comparative Study on Six Widely Consumed Varieties Planted in Hainan Province</w:t>
+                <w:t xml:space="preserve">Species-specific arsenic species and health risk assessment in seaweeds from tropic coasts of South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxi Wang</w:t>
+                <w:t xml:space="preserve">Ziting Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heqi Gao</w:t>
+                <w:t xml:space="preserve">Yuke He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziting Peng</w:t>
+                <w:t xml:space="preserve">Qian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (24), pp.4446. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.115634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12244446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128368v1</w:t>
+                <w:t xml:space="preserve">hal-05128367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation of Betaphycus gelatinum Using Lactobacillus brevis: Growth of Probiotics, Total Polyphenol Content, Polyphenol Profile, and Antioxidant Capacity</w:t>
               </w:r>
@@ -4040,161 +4040,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific arsenic species and health risk assessment in seaweeds from tropic coasts of South China Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Free and Bound Phenolic Profiles and Antioxidant Activities in Melon (Cucumis melo L.) Pulp: Comparative Study on Six Widely Consumed Varieties Planted in Hainan Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziting Peng</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 267, pp.115634. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (24), pp.4446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12244446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128367v1</w:t>
+                <w:t xml:space="preserve">hal-05128368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-composites based on cellulosic fibers from agro-industrial waste filled PP matrix: production and properties</w:t>
               </w:r>
@@ -4206,64 +4206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Charii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4308,1078 +4308,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based functionalized adsorptive polymers for sustainable water decontamination: A systematic review of challenges and real-world implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Formulation and Characterization of Chitin-Starch Bio-Based Wood Adhesive for the Manufacturing of Formaldehyde-Free Composite Particleboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Charii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122349⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (11), pp.3671-3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02091-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128363v1</w:t>
+                <w:t xml:space="preserve">hal-05127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current approaches, emerging developments and functional prospects for lignin-based catalysts – a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+                <w:t xml:space="preserve">Research progress in microalgae nutrients: emerging extraction and purification technologies, digestive behavior, and potential effects on human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Abdelkader Mekkaoui</w:t>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basharat Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Calvo-Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3gc00072a⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (31), pp.11375-11395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2237586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128364v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Characterization of Chitin-Starch Bio-Based Wood Adhesive for the Manufacturing of Formaldehyde-Free Composite Particleboards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the polyfunctionality of cactus waste seed lignin in sustained catalysts: Optimizing the catalytic activity of a novel maleated lignin catalyst (MLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Haib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02091-x⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.433-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2023.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127220v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research progress in microalgae nutrients: emerging extraction and purification technologies, digestive behavior, and potential effects on human gut</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Basharat Dar</w:t>
+                <w:t xml:space="preserve">Bio-based functionalized adsorptive polymers for sustainable water decontamination: A systematic review of challenges and real-world implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Calvo-Lerma</w:t>
+                <w:t xml:space="preserve">Mustapha Oubenali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (31), pp.11375-11395. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2237586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128352v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the polyfunctionality of cactus waste seed lignin in sustained catalysts: Optimizing the catalytic activity of a novel maleated lignin catalyst (MLC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Current approaches, emerging developments and functional prospects for lignin-based catalysts – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim El Haib</w:t>
+                <w:t xml:space="preserve">Ayoub Abdelkader Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174, pp.433-447. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (8), pp.2896-2929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2023.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3gc00072a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128366v1</w:t>
+                <w:t xml:space="preserve">hal-05128364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cationic and anionic dyes onto coffee grounds cellulose/sodium alginate double-network hydrogel beads: Isotherm analysis and recyclability performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+                <w:t xml:space="preserve">Electrowashing of microalgae Arthrospira platensis filter cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Aoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri El Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124288⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (8), pp.1527-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2023.2189547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128362v1</w:t>
+                <w:t xml:space="preserve">hal-05128355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowashing of microalgae Arthrospira platensis filter cake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christa Aoude</w:t>
+                <w:t xml:space="preserve">Extraction of valuable biomolecules from microalga Haematococcus pluvialis assisted by electrotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adila Gherabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2023.2189547⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128355v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of valuable biomolecules from microalga Haematococcus pluvialis assisted by electrotechnologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adila Gherabli</w:t>
+                <w:t xml:space="preserve">Adsorption of cationic and anionic dyes onto coffee grounds cellulose/sodium alginate double-network hydrogel beads: Isotherm analysis and recyclability performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Lemaire</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oubenali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (5), pp.2089. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239, pp.124288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453602v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Risk assessment of mycotoxins in food</w:t>
               </w:r>
@@ -5482,103 +5482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of direct sulfonation on the catalytic activity and recyclability of novel lignin-based solid acid catalysts from agri-food waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 230, pp.123242. </w:t>
@@ -5610,425 +5610,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined ultrasound + membrane ultrafiltration (USN-UF) process for enhancing saccharides separation from Spirulina (Arthrospira platensis)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lagalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103341⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128370v1</w:t>
+                <w:t xml:space="preserve">hal-03986124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Mycosporine-like Amino Acids and Proteins from the Agarophyte Gelidium corneum Using Pulsed Power Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mcreynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (7), pp.1473-1489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12071473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined ultrasound + membrane ultrafiltration (USN-UF) process for enhancing saccharides separation from Spirulina (Arthrospira platensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.103341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986124v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Accelerated Solvent Extraction of Caffeoylquinic Acids from Forced Chicory Roots and Antioxidant Activity of the Resulting Extracts</w:t>
               </w:r>
@@ -6125,754 +6125,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Monitoring of the Atrazine Degradation by Liquid Chromatography and High-Resolution Mass Spectrometry: Effect of Fenton Process and Ultrasound Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abarkan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Legallais</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.9021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27249021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590375v1</w:t>
+                <w:t xml:space="preserve">hal-03935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring of the Atrazine Degradation by Liquid Chromatography and High-Resolution Mass Spectrometry: Effect of Fenton Process and Ultrasound Treatment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shrimp waste protein for bio-composite manufacturing: Formulation of protein-cornstarch-mimosa-tannin wood adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ihammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27249021⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.115323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935164v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrimp waste protein for bio-composite manufacturing: Formulation of protein-cornstarch-mimosa-tannin wood adhesives</w:t>
+                <w:t xml:space="preserve">Effect of Cellulose Microfibers from Sugar Beet Pulp By-product on the Reinforcement of HDPE Composites Prepared by Twin‐screw Extrusion and Injection Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Simirgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.349-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-022-00260-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127310v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cellulose Microfibers from Sugar Beet Pulp By-product on the Reinforcement of HDPE Composites Prepared by Twin‐screw Extrusion and Injection Molding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Barba</w:t>
+                <w:t xml:space="preserve">Dewatering of Arthrospira platensis microalgae suspension by electrofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Aoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri El Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42235-022-00260-7⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), pp.1068-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2135527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128356v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewatering of Arthrospira platensis microalgae suspension by electrofiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christa Aoude</w:t>
+                <w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sqalli Houssaïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (6), pp.1068-1080. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2135527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128354v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the physico-chemical properties of alkali lignins from different agro-industrial residues and their use in phenol-formaldehyde wood adhesive formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kasbaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Ablouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 221 (24), pp.149-162. </w:t>
@@ -6904,334 +6904,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-adsorption performances of methylene blue (MB) dye on terrestrial and marine natural fibers: Effect of physicochemical properties, kinetic models and thermodynamic parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
+                <w:t xml:space="preserve">Degradation of Residual Herbicide Atrazine in Agri-Food and Washing Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (2), pp.221-240. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.2416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2022.2104733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11162416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128361v1</w:t>
+                <w:t xml:space="preserve">hal-03767684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Residual Herbicide Atrazine in Agri-Food and Washing Water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Merlier</w:t>
+                <w:t xml:space="preserve">Bio-adsorption performances of methylene blue (MB) dye on terrestrial and marine natural fibers: Effect of physicochemical properties, kinetic models and thermodynamic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kasbaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (16), pp.2416. </w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (2), pp.221-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11162416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2022.2104733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767684v1</w:t>
+                <w:t xml:space="preserve">hal-05128361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Solanum Elaeagnifolium Cavanilles Weeds as a New Lignocellulosic Source for the Formulation of Lignin-Urea-Formaldehyde Wood Adhesive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Ait Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7334,64 +7334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 276, pp.109898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7464,51 +7464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Pirozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7715,64 +7715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7943,404 +7943,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam explosion process for the selective extraction of hemicelluloses polymers from spruce sawdust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Convective air, microwave, and combined drying of potato pre-treated by pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141, pp.111757. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (13), pp.1704-1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1536065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289732v1</w:t>
+                <w:t xml:space="preserve">hal-02973738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective air, microwave, and combined drying of potato pre-treated by pulsed electric fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eugene Vorobiev</w:t>
+                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (13), pp.1704-1713. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (8), pp.574-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1536065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973738v1</w:t>
+                <w:t xml:space="preserve">hal-02290562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
+                <w:t xml:space="preserve">Steam explosion process for the selective extraction of hemicelluloses polymers from spruce sawdust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (8), pp.574-584. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.111757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290562v1</w:t>
+                <w:t xml:space="preserve">hal-02289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ultrasonication, high pressure homogenization and their combination on efficiency of extraction of bio-molecules from microalgae Parachlorella kessleri</w:t>
               </w:r>
@@ -8365,64 +8365,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40, pp.101524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8495,51 +8495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (1), pp.29-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8612,51 +8612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Parniakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8746,51 +8746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (3), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9366,705 +9366,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Non-conventional Extraction Methods: Toward a Sustainable and Green Production of Valuable Compounds from Mushrooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12393-015-9131-1⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.19833-19842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614839v1</w:t>
+                <w:t xml:space="preserve">hal-03060009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights for the green recovery of inulin from plant food materials using non-conventional extraction technologies: A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.12.023⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02614835v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Boussetta</w:t>
+                <w:t xml:space="preserve">Impact of pulsed-electric field and high-voltage electrical discharges on red wine microbial stabilization and quality characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miot-Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.152-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060009v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brahim</w:t>
+                <w:t xml:space="preserve">Application of Non-conventional Extraction Methods: Toward a Sustainable and Green Production of Valuable Compounds from Mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Kantar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Brosse</w:t>
+                <w:t xml:space="preserve">Ankit Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95, pp.92-98. </w:t>
+              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.214-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12393-015-9131-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060016v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulsed-electric field and high-voltage electrical discharges on red wine microbial stabilization and quality characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent insights for the green recovery of inulin from plant food materials using non-conventional extraction technologies: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristèle Delsart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Jingren He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Miot-Sertier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+                <w:t xml:space="preserve">Gang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12981⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638931v1</w:t>
+                <w:t xml:space="preserve">hal-02614835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted green solvent extraction of high-added value compounds from microalgae Nannochloropsis spp.</w:t>
               </w:r>
@@ -10178,477 +10178,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electric field assisted extraction of nutritionally valuable compounds from microalgae Nannochloropsis spp. using the binary mixture of organic solvents and water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+                <w:t xml:space="preserve">Comparison of the effect of pulsed electric field or high voltage electrical discharge for the control of sweet white must fermentation process with the conventional addition of sulfur dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miot-Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
+                <w:t xml:space="preserve">Martine Mietton-Peuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27, pp.79 - 85. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (Part 4), pp.718-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935732v1</w:t>
+                <w:t xml:space="preserve">hal-02634350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and New Insights in the Sustainable and Green Recovery of Nutritionally Valuable Compounds from Stevia rebaudiana Bertoni</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jana Šic Žlabur</w:t>
+                <w:t xml:space="preserve">Pulsed electric field and pH assisted selective extraction of intracellular components from microalgae Nannochloropsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Parniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mladen Brnčić</w:t>
+                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.128 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01994⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614843v1</w:t>
+                <w:t xml:space="preserve">hal-01935729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effect of pulsed electric field or high voltage electrical discharge for the control of sweet white must fermentation process with the conventional addition of sulfur dioxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+                <w:t xml:space="preserve">Current and New Insights in the Sustainable and Green Recovery of Nutritionally Valuable Compounds from Stevia rebaudiana Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Šic Žlabur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mietton-Peuchot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Brnčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (31), pp.6835-6846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634350v1</w:t>
+                <w:t xml:space="preserve">hal-02614843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electric field and pH assisted selective extraction of intracellular components from microalgae Nannochloropsis</w:t>
+                <w:t xml:space="preserve">Pulsed electric field assisted extraction of nutritionally valuable compounds from microalgae Nannochloropsis spp. using the binary mixture of organic solvents and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Parniakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
@@ -10662,395 +10662,395 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.128 - 134. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.79 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935729v1</w:t>
+                <w:t xml:space="preserve">hal-01935732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging opportunities for the effective valorization of wastes and by-products generated during olive oil production process: Non-conventional methods for the recovery of high-added value compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Saraiva</w:t>
+                <w:t xml:space="preserve">Ameni Ktata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614841v1</w:t>
+                <w:t xml:space="preserve">hal-02614721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging opportunities for the effective valorization of wastes and by-products generated during olive oil production process: Non-conventional methods for the recovery of high-added value compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Moubarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (2), pp.296-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02614721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t>
               </w:r>
@@ -11176,686 +11176,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical changes induced by pulsed electric field treatments on Cabernet Sauvignon grape berry skins: impact on cell wall total tannins and polysaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective extraction from microalgae Nannochloropsis sp. using different methods of cell disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cholet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristèle Delsart</w:t>
+                <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Petrel</w:t>
+                <w:t xml:space="preserve">L. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Grimi</w:t>
+                <w:t xml:space="preserve">S. Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Lebovka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf404804d⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153, pp.254 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635368v1</w:t>
+                <w:t xml:space="preserve">hal-01935773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective extraction from microalgae Nannochloropsis sp. using different methods of cell disruption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Marchal</w:t>
+                <w:t xml:space="preserve">Effects of pulsed electric fields on Cabernet Sauvignon grape berries and on the characteristics of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jubeau</w:t>
+                <w:t xml:space="preserve">Céline Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.I. Lebovka</w:t>
+                <w:t xml:space="preserve">Etienne Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 153, pp.254 - 259. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.424-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-012-1039-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935773v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electric fields on Cabernet Sauvignon grape berries and on the characteristics of wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Structural and biochemical changes induced by pulsed electric field treatments on Cabernet Sauvignon grape berry skins: impact on cell wall total tannins and polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-012-1039-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (13), pp.2925-2934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf404804d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634117v1</w:t>
+                <w:t xml:space="preserve">hal-02635368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of lignin from Moroccan sugar cane bagasse: Production of lignin-phenol-formaldehyde wood adhesive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Moubarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.296-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced extraction of phenolic compounds from merlot grapes by pulsed electric field treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ghidossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poupot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.205 - 211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5344/ajev.2012.11088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11865,51 +11877,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of pesticide atrazine in water by high voltage electrical discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junting Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11918,119 +11930,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Technological Systems, Sustainability and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la biomasse : Extraction, caractérisation et hydrophobisation des hémicelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Najjoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12062,378 +12074,378 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/79fw-3f90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids bioproduction by two psychrophilic microalgae: Sphaerocystis sp. and Pleurastrum sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adila Gherabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Biomass Valorization for Sustainable Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO - Chimie Verte et Durable du Végétal, Nov 2023, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High voltage electrical pulses for the Exraction of Mycosporine-like Amino Acids from the Agarophyte Gelidium sesquipedale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mcreynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana C.M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Voltage Electrical Discharges (HVED) application on Grape Seeds suspensions: effect of the generated shock wave and vapor bubble on Polyphenol Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12448,426 +12460,426 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Norfolk VA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of high voltage electrical discharges for the recovery of antioxidant compounds from grape seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineerings, European Congress of Applied Biotechnology, fifth European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electrical and chemical mechanisms induced by high voltage electrical discharges and application to biomolecules extraction, ECCE10-ECAB3-EPIC5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineerings, European Congress of Applied Biotechnology, fifth European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electrical and physico-chemical mechanisms induced by High Voltage Electrical Discharges and application to biomolecules extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12877,154 +12889,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de séchage convectif des grains de maïs : isothermes de sorption et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Adriao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13034,51 +13046,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Extraction of Biocompounds from Stevia rebaudiana Bertoni Leaves Using Electrotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13087,93 +13099,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Grimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_123-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13183,161 +13195,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed electric fields assisted extraction from food plants: multi-scale studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebovka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13484,51 +13496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Maarir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khayat Driaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2025.104212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Najjoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szydlowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2026.345371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyun Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110727" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vygornitskii" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Song" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143835" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mennani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanru Zeng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Deng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111220" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Benali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass E.L. Ouaddari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Ablouh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minming Lv" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Du" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143681" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ouaddari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Ni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Pei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zushan Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102966" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Feng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ait Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Essifi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kasbaji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Harfoush" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Swaidan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Khazaal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Salem Sokhn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121588" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113936" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Morad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00543" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Guo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziting Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244446" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caibo Zhao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12183334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuke He" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115634" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-023-04698-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oubenali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122349" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Abdelkader Mekkaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00072a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02091-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Dar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Calvo-Lerma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2237586" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Haib" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.04.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124288" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Aoude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2189547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453602v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Gherabli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Darra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1145998" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123242" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103341" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03815414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127310v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ihammi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115323" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simirgiotis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00260-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2135527" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2104733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Idrissi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1999232" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109898" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Pirozzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02364-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.122893" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2010-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Parniakov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2038-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030559" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614669v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Carbonell-Capella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;ic &#381;labur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Rimac Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13179" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Patras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-015-9131-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614835v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingren He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.12.023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8D01GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638931v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Delsart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12981" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614716v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Apicella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935732v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.11.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV5S91J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614843v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01994" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.04.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M9XRWC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935729v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH47GFKV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lopes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saraiva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.07.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQD9GVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404804d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935773v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jubeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.12.011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-1039-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01MWHM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2012.11088" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011822v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/79fw-3f90" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452994v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330503v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesaint" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330029v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koubaa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Vorobiev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330028v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330030v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417509v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Oliva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614931v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_123-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716833v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebovka" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Maarir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khayat Driaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Charii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boussetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2025.104212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Najjoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szydlowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2026.345371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyun Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143835" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142699" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mennani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Moubarik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanru Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Luo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Deng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111220" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metouekel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rhayem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-025-04083-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Benali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass E.L. Ouaddari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Ablouh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110727" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebovka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vygornitskii" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0260067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minming Lv" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Du" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143681" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ouaddari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Pei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zushan Tan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2025.102966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Ni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105712" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Feng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Harfoush" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Swaidan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Khazaal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Salem Sokhn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121588" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ait Benhamou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Essifi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kasbaji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141098" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kassab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113936" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Morad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00543" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziting Peng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuke He" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Guo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115634" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caibo Zhao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12183334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Gao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244446" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-023-04698-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02091-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Dar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Calvo-Lerma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2237586" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Haib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.04.022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oubenali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122349" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Abdelkader Mekkaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00072a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Aoude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2189547" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Gherabli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124288" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Darra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; El Khoury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1145998" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.123242" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103341" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03815414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ihammi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115323" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simirgiotis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00260-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2135527" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2104733" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Idrissi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1999232" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109898" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Pirozzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ferrari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02364-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.122893" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536065" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2010-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Parniakov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-018-2038-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030559" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614669v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Carbonell-Capella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;ic &#381;labur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Rimac Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13179" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638931v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Delsart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12981" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Patras" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-015-9131-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614835v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingren He" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.12.023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8D01GR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614716v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Apicella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.09.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634350v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.04.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M9XRWC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH47GFKV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01994" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935732v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.11.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV5S91J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614841v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lopes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saraiva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.07.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQD9GVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jubeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Lebovka" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.12.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRKR6RLS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-1039-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404804d" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593756v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.040" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01MWHM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649547v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2012.11088" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/79fw-3f90" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452994v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330503v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesaint" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330029v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koubaa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Vorobiev" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330028v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330030v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417509v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Adriao" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Oliva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614931v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_123-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716833v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebovka" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>