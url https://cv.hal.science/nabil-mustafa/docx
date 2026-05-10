--- v0 (2026-04-12)
+++ v1 (2026-05-10)
@@ -403,222 +403,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding the Size of an Almost-Equidistant Set in Euclidean Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a Problem of Danzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Kupavskii</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konrad Swanepoel</w:t>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1 - 7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0963548318000287⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0963548318000445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816048v1</w:t>
+                <w:t xml:space="preserve">hal-01895934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Problem of Danzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounding the Size of an Almost-Equidistant Set in Euclidean Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kupavskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
+                <w:t xml:space="preserve">Konrad Swanepoel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0963548318000445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0963548318000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895934v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discrete yet ubiquitous theorems of Caratheodory, Helly, Sperner, Tucker, and Tverberg</w:t>
               </w:r>
@@ -747,51 +747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónika Csikós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kupavskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (81), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 240, pp.25 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epsilon-Mnets: Hitting Geometric Set Systems with Subsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashwat Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1343,287 +1343,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Generalization of the Colorful Carathéodory Theorem</w:t>
+                <w:t xml:space="preserve">On the Zarankiewicz Problem for the Intersection Hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233467v1</w:t>
+                <w:t xml:space="preserve">hal-01345859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Zarankiewicz Problem for the Intersection Hypergraphs</w:t>
+                <w:t xml:space="preserve">A Simple Proof of the Shallow Packing Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">János Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 141, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.739-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-016-9767-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345859v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Proof of the Shallow Packing Lemma</w:t>
+                <w:t xml:space="preserve">An Optimal Generalization of the Colorful Carathéodory Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (3), pp.739-743. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-016-9767-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345858v1</w:t>
+                <w:t xml:space="preserve">hal-01233467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tighter Estimates for ϵ-nets for Disks</w:t>
               </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashwat Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry: Theory and Applications Computational Geometry @ ScienceDirect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1938,51 +1938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Centerpoints Conjectures for Pointsets in R^d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudassir Shabbir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,51 +2554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a problem of Danzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.64:1-64:8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2838,304 +2838,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorics of Local Search: An Optimal 4-Local Hall's Theorem for Planar Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Mathieu</w:t>
+                <w:t xml:space="preserve">Shallow packings, semialgebraic set systems, Macbeath regions and polynomial partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jartoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual European Symposium on Algorithms (ESA 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2017.8⟩</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Computational Geometry (SoCG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-019-00075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740357v1</w:t>
+                <w:t xml:space="preserve">hal-01360443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow packings, semialgebraic set systems, Macbeath regions and polynomial partitioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jartoux</w:t>
+                <w:t xml:space="preserve">Combinatorics of Local Search: An Optimal 4-Local Hall's Theorem for Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Computational Geometry (SoCG 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00454-019-00075-0⟩</w:t>
+              <w:t xml:space="preserve">25th Annual European Symposium on Algorithms (ESA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2017.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360443v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lower Bounds for ϵ-nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kupavskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">János Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual International Symposium on Computational Geometry (SoCG 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Boston, MA, United States. pp.54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3208,51 +3208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashwat Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 32st International Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Algorithms (ESA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Patras, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3573,213 +3573,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Generalisations of a Theorem of Macbeath</w:t>
+                <w:t xml:space="preserve">Settling the APX-Hardness Status for Geometric Set Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 31st International Symposium on Theoretical Aspects of Computer Science (STACS '14), 2014.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of the 55th Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FOCS.2014.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026333v1</w:t>
+                <w:t xml:space="preserve">hal-01188991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling the APX-Hardness Status for Geometric Set Cover</w:t>
+                <w:t xml:space="preserve">Near-Optimal Generalisations of a Theorem of Macbeath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 55th Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of the 31st International Symposium on Theoretical Aspects of Computer Science (STACS '14), 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, France. pp.578-589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FOCS.2014.64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188991v1</w:t>
+                <w:t xml:space="preserve">hal-01026333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theorem of Barany Revisited and Extended</w:t>
               </w:r>
@@ -4132,204 +4132,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilon-approximations and epsilon-nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Optimal Lower Bounds for Epsilon-nets for Half-spaces and Low Complexity Set Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kupavskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kasturi Varadarajan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve"> A Journey Through Discrete Mathematics: A Tribute to Jirí Matousek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-319-44479-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468664v1</w:t>
+                <w:t xml:space="preserve">hal-01468669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Lower Bounds for Epsilon-nets for Half-spaces and Low Complexity Set Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epsilon-approximations and epsilon-nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">János Pach</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasturi Varadarajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A Journey Through Discrete Mathematics: A Tribute to Jirí Matousek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-3-319-44479-6</w:t>
+              <w:t xml:space="preserve">Handbook of Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468669v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4698,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~mustafan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil H Mustafa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2022.106250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jartoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00343-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Barany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2020.101649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kupavskii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Swanepoel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Ray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00075-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9845-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-017-3564-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Garg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9819-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Pach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2016.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9767-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Raman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188993v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Biri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Shabbir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195915500107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Raj Tiwary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Werner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chung Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2019.32" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adiprasito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.64" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Defaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.48" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2016.54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B89E0C52D174F364B7C6769305A365BE18C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_75" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2014.64" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761355v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Saurabh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Loera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/764" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Varadarajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01062825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~mustafan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil H Mustafa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2022.106250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jartoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00343-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Barany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2020.101649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kupavskii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Swanepoel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00075-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9845-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-017-3564-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Garg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9819-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Pach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2016.02.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9767-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Raman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188993v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Biri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Shabbir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195915500107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Raj Tiwary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Werner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chung Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2019.32" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adiprasito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.64" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Defaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.48" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2016.54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B89E0C52D174F364B7C6769305A365BE18C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_75" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2014.64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761355v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Saurabh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Loera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/764" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Varadarajan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01062825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>