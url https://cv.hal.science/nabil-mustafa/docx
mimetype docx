--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -130,209 +130,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal approximations made easy</w:t>
+                <w:t xml:space="preserve">A Tight Analysis of Geometric Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónika Csikós</w:t>
+                <w:t xml:space="preserve">Bruno Jartoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil H Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 176, pp.106250. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (2), pp.361-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2022.106250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-021-00343-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501852v1</w:t>
+                <w:t xml:space="preserve">hal-04325383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tight Analysis of Geometric Local Search</w:t>
+                <w:t xml:space="preserve">Optimal approximations made easy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jartoux</w:t>
+                <w:t xml:space="preserve">Mónika Csikós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil H Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (2), pp.361-379. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.106250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-021-00343-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2022.106250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325383v1</w:t>
+                <w:t xml:space="preserve">hal-04501852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of the universality theorem for Tverberg partitions to data depth and hitting convex sets</w:t>
               </w:r>
@@ -403,551 +403,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Problem of Danzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shallow packings, semialgebraic set systems, Macbeath regions, and polynomial partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jartoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0963548318000445⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (4), pp.756-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-019-00075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895934v1</w:t>
+                <w:t xml:space="preserve">hal-02316975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding the Size of an Almost-Equidistant Set in Euclidean Space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a Problem of Danzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Swanepoel</w:t>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0963548318000287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0963548318000445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816048v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discrete yet ubiquitous theorems of Caratheodory, Helly, Sperner, Tucker, and Tverberg</w:t>
+                <w:t xml:space="preserve">Bounding the Size of an Almost-Equidistant Set in Euclidean Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús A. de Loera</w:t>
+                <w:t xml:space="preserve">Andrey Kupavskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Mustafa</w:t>
+                <w:t xml:space="preserve">Konrad Swanepoel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/bull/1653⟩</w:t>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0963548318000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050466v1</w:t>
+                <w:t xml:space="preserve">hal-01816048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Lower Bounds on the VC-dimension of Geometric Set Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónika Csikós</w:t>
+                <w:t xml:space="preserve">The discrete yet ubiquitous theorems of Caratheodory, Helly, Sperner, Tucker, and Tverberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús A. de Loera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Kupavskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.415-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/bull/1653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316979v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow packings, semialgebraic set systems, Macbeath regions, and polynomial partitioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight Lower Bounds on the VC-dimension of Geometric Set Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jartoux</w:t>
+                <w:t xml:space="preserve">Mónika Csikós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kupavskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (81), pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-019-00075-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316975v1</w:t>
+                <w:t xml:space="preserve">hal-02316979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical and efficient algorithms for the geometric hitting set problem</w:t>
               </w:r>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 240, pp.25 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1031,668 +1031,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilon-Mnets: Hitting Geometric Set Systems with Subsets</w:t>
+                <w:t xml:space="preserve">A Simple Proof of Optimal Epsilon Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
+                <w:t xml:space="preserve">Kunal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+              <w:t xml:space="preserve">Combinatorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-016-9845-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00493-017-3564-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468731v1</w:t>
+                <w:t xml:space="preserve">hal-01360452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Proof of Optimal Epsilon Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits of Local Search: Quality and Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashwat Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arijit Ghosh</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorica</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00493-017-3564-5⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-016-9819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360452v1</w:t>
+                <w:t xml:space="preserve">hal-01468685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Local Search: Quality and Efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epsilon-Mnets: Hitting Geometric Set Systems with Subsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-016-9819-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-016-9845-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468685v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Zarankiewicz Problem for the Intersection Hypergraphs</w:t>
+                <w:t xml:space="preserve">An Optimal Generalization of the Colorful Carathéodory Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">János Pach</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345859v1</w:t>
+                <w:t xml:space="preserve">hal-01233467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Proof of the Shallow Packing Lemma</w:t>
+                <w:t xml:space="preserve">On the Zarankiewicz Problem for the Intersection Hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (3), pp.739-743. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-016-9767-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345858v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Generalization of the Colorful Carathéodory Theorem</w:t>
+                <w:t xml:space="preserve">A Simple Proof of the Shallow Packing Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.739-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-016-9767-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233467v1</w:t>
+                <w:t xml:space="preserve">hal-01345858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tighter Estimates for ϵ-nets for Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashwat Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry: Theory and Applications Computational Geometry @ ScienceDirect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1938,51 +1938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Centerpoints Conjectures for Pointsets in R^d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudassir Shabbir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2169,51 +2169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the Curse of Spatial Partitioning: Matchings With Low Crossing Numbers and Their Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónika Csikós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th ACM Symposium on Computational Geometry (SoCG '21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2232,725 +2232,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Covered Area in the Euclidean Plane with Connectivity Constraint</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing Optimal Epsilon-Nets Is as Easy as Finding an Unhit Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approximation, Randomization, and Combinatorial Optimization. Algorithms and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46th International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391779v1</w:t>
+                <w:t xml:space="preserve">hal-02316988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theorems of Carathéodory, Helly, and Tverberg without dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imre Barany</w:t>
+                <w:t xml:space="preserve">Maximizing Covered Area in the Euclidean Plane with Connectivity Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Chung Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Thirtieth Annual ACM-SIAM Symposium on Discrete Algorithms (SODA 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975482.143⟩</w:t>
+              <w:t xml:space="preserve">Approximation, Randomization, and Combinatorial Optimization. Algorithms and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.APPROX-RANDOM.2019.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316991v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Optimal Epsilon-Nets Is as Easy as Finding an Unhit Set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theorems of Carathéodory, Helly, and Tverberg without dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adiprasito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Barany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Thirtieth Annual ACM-SIAM Symposium on Discrete Algorithms (SODA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975482.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316988v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a problem of Danzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimality of Geometric Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jartoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.64:1-64:8, </w:t>
+              <w:t xml:space="preserve">34th International Symposium on Computational Geometry (SoCG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2018.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2018.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890699v1</w:t>
+                <w:t xml:space="preserve">hal-01797822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility based WSPD for Global Illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a problem of Danzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Venceslas Biri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Annual European Symposium on Algorithms (ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.64:1-64:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2018.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698656v1</w:t>
+                <w:t xml:space="preserve">hal-01890699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality of Geometric Local Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jartoux</w:t>
+                <w:t xml:space="preserve">Visibility based WSPD for Global Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Biri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Computational Geometry (SoCG 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.81-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797822v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow packings, semialgebraic set systems, Macbeath regions and polynomial partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arijit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jartoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Computational Geometry (SoCG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00454-019-00075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360443v1</w:t>
@@ -2974,51 +2974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Local Search: An Optimal 4-Local Hall's Theorem for Planar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3065,77 +3065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lower Bounds for ϵ-nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kupavskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">János Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual International Symposium on Computational Geometry (SoCG 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Boston, MA, United States. pp.54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3163,437 +3163,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Local Search for Geometric Hitting Set</w:t>
+                <w:t xml:space="preserve">IlluminationCut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Biri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 32st International Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188990v1</w:t>
+                <w:t xml:space="preserve">hal-01188989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Zarankiewicz Problem for Intersection Hypergraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Hitting Sets for Disks: Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janos Pach</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 23rd International Symposium on Graph Drawing and Network Visualization (GD '15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Symposium on Algorithms (ESA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188986v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IlluminationCut</w:t>
+                <w:t xml:space="preserve">Improved Local Search for Geometric Hitting Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashwat Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Venceslas Biri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 32st International Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01188989v1</w:t>
+                <w:t xml:space="preserve">hal-01188990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Hitting Sets for Disks: Theory and Practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Zarankiewicz Problem for Intersection Hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Ray</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Symposium on Algorithms (ESA 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 23rd International Symposium on Graph Drawing and Network Visualization (GD '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188987v1</w:t>
+                <w:t xml:space="preserve">hal-01188986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settling the APX-Hardness Status for Geometric Set Cover</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 55th Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Philadelphia, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,51 +3696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Generalisations of a Theorem of Macbeath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 31st International Symposium on Theoretical Aspects of Computer Science (STACS '14), 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, France. pp.578-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4034,51 +4034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tverberg theorems over discrete sets of points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Loera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,204 +4132,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Lower Bounds for Epsilon-nets for Half-spaces and Low Complexity Set Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epsilon-approximations and epsilon-nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">János Pach</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasturi Varadarajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A Journey Through Discrete Mathematics: A Tribute to Jirí Matousek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-3-319-44479-6</w:t>
+              <w:t xml:space="preserve">Handbook of Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468669v1</w:t>
+                <w:t xml:space="preserve">hal-01468664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilon-approximations and epsilon-nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Optimal Lower Bounds for Epsilon-nets for Half-spaces and Low Complexity Set Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kupavskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kasturi Varadarajan</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Pach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve"> A Journey Through Discrete Mathematics: A Tribute to Jirí Matousek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-319-44479-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468664v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4347,64 +4347,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new asymmetric correlation inequality for Gaussian measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arijit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~mustafan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil H Mustafa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2022.106250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jartoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00343-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Barany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2020.101649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kupavskii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Swanepoel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00075-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9845-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-017-3564-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Garg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9819-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Pach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2016.02.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9767-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Raman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188993v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Biri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Shabbir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195915500107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Raj Tiwary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Werner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chung Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2019.32" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adiprasito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.64" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Defaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.48" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2016.54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B89E0C52D174F364B7C6769305A365BE18C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_75" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2014.64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761355v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Saurabh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Loera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/764" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Varadarajan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01062825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~mustafan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jartoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil H Mustafa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00343-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2022.106250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Barany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2020.101649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00075-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Ray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kupavskii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Swanepoel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548318000287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-017-3564-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Garg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9819-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9845-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Pach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2016.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9767-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Raman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188993v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Biri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Shabbir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195915500107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Raj Tiwary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Werner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chung Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2019.32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adiprasito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975482.143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.48" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890699v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.64" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Defaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2016.54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12584" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B89E0C52D174F364B7C6769305A365BE18C885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_75" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Pach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2014.64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761355v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Saurabh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Loera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/764" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Varadarajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01062825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>