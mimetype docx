--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nabil Zemiti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil-zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2052-6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110353900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemiti Nabil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIRMM - UMR 5506 - Département Robotique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">161 rue Ada 34095 - Montpellier - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : 1.45 - case courrier : CC477</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 4 67 41 86 78</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emails: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemiti@lirmm.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemit@umontpellier.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Team/Dep: DEXTER team - Robotics Department</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio: Cliquez sur « Voir plus » pour développer cette section ---&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie courte (2025) est accessible en pdf en cliquant sur ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently Professor at the Robotics Department of the LIRMM Lab., University of Montpellier (UM). My research and teaching interests are computer assisted medical interventions and sensor based control for robotic manipulators. In this topic, I serve as a guest lecturer at Central-Supélec since 2010. Since the beginning of my career (2008), I regularly supervises Master thesis and co-supervises Doctoral thesis and Post-docs. I'm also co-organizer with P. Poignet of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> the European Summer Schools in Surgical Robotics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2013.Since 2017, I'm in charge of the surgical robotics translational research activities and platforms at the Medical School of Montpellier </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Since 2019, I'm deputy director of Labex Numev, member of the management-board of Labex CAMI (since 2012), member of the Scientific and Pedagogic Committee (CPS) and co-leader of the integrated project (IP) &amp;quot;Computer Assisted and Robotized Surgery &amp;quot; of Labex NUMEV (since 2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my PhD Thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2001 until September 2006, I was a Ph.D. student and researcher at the</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Robotics Lab. of Paris (LRP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Paris 6 University, Paris, France, I great lab to work at!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of this work are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of a force controlled laparoscopic surgical robot without distal force sensing ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force control of kinematically constrained manipulators (defective robots) using the passivity approach ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation of the force control scheme during in-vivo and in-vitro experiments ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force feedback teleoperation of the designed surgical robot.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my Post-Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2006 until August 2008, I was a Post doctoral Fellow at the</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> TIMC-IMAG Laboratory (CAMI team)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Joseph Fourier University, Grenoble, France. Really a great lab to work at too!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Within the CAMI team, I was involved in several robotic projects, mainly in the area of interventional radiology and image guided percutaneous interventions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of these projects are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of a CT and MR-compatible puncture robot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of an Ultrasound-Guided Robotic Brachytherapy Needle-Insertion System.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current research activities (Under construction)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical and surgical gestures guidance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmented Reality Assistance for Robotized Tumor Resection Gesture: applications to tongue-base and digestive surgeries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Jun Shen (2015-2019) - </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti & Jean-Louis Dillenseger (LTSI, Univ. Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators/Supervisors : Renaud Garrel PU-PH (ENT Department, CHU Montpellier) & Philippe Rouanet PU-PH (ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: L. Abramovici & A. Viquesnel (ENT Department, CHU Montpellier), Ch.Taoum (Cancer Institute of Montpellier - ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation of fusion Imaging for real-time US with CT for intra-cochlear navigation (OPTIFUSION Project 2018-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Lucas Lavenir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Agir pour l'Audition&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Supervisor: Frederic Venail, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted Cranio-Maxillo-Facial surgery (MedMax1 & MedMax2 Projects 2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Gueules Cassées&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti & Dr. M De Boutray</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: Dr. A. Damécourt & Dr. M De Boutray (CMF Department– CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted and Augmented Reality-based Shoulder surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet, Nabil Zemiti & Gérard Subsol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr B. COULET, M.D; Ph.D (Service de Chirurgie de la Main, du Membre Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CHU Lapeyronie, UFR Médecine, UM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Master student: Dr. P-E Chammas (Resident in Orthopedic surgery - CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Artificial palpation elastography for increased perception in transoral tongue base cancer surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis of Laure Koebel (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Site Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UM) 2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Yassine Haddab & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr. Renaud Garrel, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gesture learning, training and evaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Fabien Despinoy (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMI Labex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised trajectory segmentation for surgical gesture recognition in robotic training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doc Gustavo Gil (CAMI Labex, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance (&amp;quot;Best poster Award at Hamlyn Symposium on Medical Robotics&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD mobility of </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Juie Walker </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand Fellowship Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Collaboration with </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Allison Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Charm Lab. Stanford Uni.) Sep 2017-March 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of medical devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robotized Flexible Ureteroscopy and Active Vision-Based Physiological Motion Compensation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Thesis D. Cavard (2015/18)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators CHU Nîmes: Stéphane Droupy Armand Chevrot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industriel Partners: Sterlab (MxM Company)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CE marked robot in May 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main research projects (since 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBPRINT (DGA-Région Occitanie  - 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLOCPRINT2 (ANR-Astrid maturation  - 05/2021 - 05/2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBECHO (FEDER  - 0-1/2020 - 12/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OPTIFUSION (Fondation Agir pour l'audition - 09/2018 - 08/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MEDMAX1 & MEDMAX2 (Fondation des Gueules Cassées  - 09/2017 - 09/2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBACUS (ANR TecSan - 03/2012 - 08/2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UScomp (ANR ContInt - 03/2009 - 02/2012 )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Araknes (FP7 UE project - 05/2008 - 04/2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive pipeline for mandible reconstruction surgery planning using fibula free flap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Jansen van Rensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Villèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-025-03392-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid motion compensation with skin deformation prediction for in situ bioprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7262-7269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05036499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online correction of task registration and robot models from user input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3702246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-guided osteotomy in fibula free flap mandibular reconstruction: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (4), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2023.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04188126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lumbar puncture virtual simulator for medical students training: A preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Padilla-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.e2572. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04198155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Kaderbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.2624-2635. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04025813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (102868), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.102840. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03680857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Koebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03552536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance-Controlled Robotic Assistant for Fibula Osteotomies in Mandible Reconstruction Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingbo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piwowarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.#2000158. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03250536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and mechanical evaluation of 3D-printing materials for skull base anatomical education and endoscopic surgery simulation – A first step to create reliable customized simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189486. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00940940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Force Control of Kinematically Defective Manipulators Interacting With an Unknown Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.307-322. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2022170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02476015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Puncture Robot for CT and MRI Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Taillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.42-50. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMB.2007.910262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPR: A CT and MR-Compatible Puncture Robot to Enhance Accuracy and Safety of Image-Guided Interventions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of a New Robot for Force Control in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, San Diego, CA, United States. pp.492-497, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04660122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing automatic formative feedback along surgical skill assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Våpenstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE MEDICAL IMAGING 2024 - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.11581-11586, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a soft micro-robot for medical intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2023 - 21st IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.291-296, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR58858.2023.10406498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual lumbar puncture simulators: where are we today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Padilla-Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2022 - IEEE Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Xalapa, Mexico. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC56672.2022.9882910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous haptic guidance and learning of task parameters during robotic teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. pp.3619-3625, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03251658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - 1st IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel man-machine interface to speed up training on robot-assisted surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viquesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unified dataset for Modeling and Monitoring of Computer Assisted Medical Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Padoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle Deflection Prediction Using Adaptive Slope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00941009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1216-1221, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01078465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active stabilization of ultrasound image for robotically-assisted medical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium on Medical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning for steerable needles using duty-cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana C. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS: Computer-Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piccigallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Scarfogliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Costa Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.2545-2550, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ultrasound-guided robotic brachytherapy needle insertion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Tripodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passive Force Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United States. pp.2079-2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Controlled Laparoscopic Surgical Robot without Distal ForceSensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-buckling device capable of guiding a cylindrical element that is pushed and moved over a given distance in the direction of its axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230106299A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anti-flambement apte à guider un élément cylindrique poussé et déplacé sur une distance donnée dans la direction de son axe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2002744A. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03805583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR SURGICAL TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vilchis-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT WO 2010/012748 A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de trocart pour le passage d'un instrument chirurgical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2005/067804. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Materials - Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en Effort des Systèmes Robotiques pour la Chirurgie Mini-Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et guidage du geste chirurgical robotisé : du laboratoire au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04986499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nabil Zemiti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil-zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2052-6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110353900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemiti Nabil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIRMM - UMR 5506 - Département Robotique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">161 rue Ada 34095 - Montpellier - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : 1.45 - case courrier : CC477</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 4 67 41 86 78</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emails: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemiti@lirmm.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemit@umontpellier.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Team/Dep: DEXTER team - Robotics Department</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio: Cliquez sur « Voir plus » pour développer cette section ---&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie courte (2025) est accessible en pdf en cliquant sur ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently Professor at the Robotics Department of the LIRMM Lab., University of Montpellier (UM). My research and teaching interests are computer assisted medical interventions and sensor based control for robotic manipulators. In this topic, I serve as a guest lecturer at Central-Supélec since 2010. Since the beginning of my career (2008), I regularly supervises Master thesis and co-supervises Doctoral thesis and Post-docs. I'm also co-organizer with P. Poignet of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> the European Summer Schools in Surgical Robotics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2013.Since 2017, I'm in charge of the surgical robotics translational research activities and platforms at the Medical School of Montpellier </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Since 2019, I'm deputy director of Labex Numev, member of the management-board of Labex CAMI (since 2012), member of the Scientific and Pedagogic Committee (CPS) and co-leader of the integrated project (IP) &amp;quot;Computer Assisted and Robotized Surgery &amp;quot; of Labex NUMEV (since 2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my PhD Thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2001 until September 2006, I was a Ph.D. student and researcher at the</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Robotics Lab. of Paris (LRP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Paris 6 University, Paris, France, I great lab to work at!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of this work are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of a force controlled laparoscopic surgical robot without distal force sensing ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force control of kinematically constrained manipulators (defective robots) using the passivity approach ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation of the force control scheme during in-vivo and in-vitro experiments ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force feedback teleoperation of the designed surgical robot.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my Post-Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2006 until August 2008, I was a Post doctoral Fellow at the</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> TIMC-IMAG Laboratory (CAMI team)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Joseph Fourier University, Grenoble, France. Really a great lab to work at too!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Within the CAMI team, I was involved in several robotic projects, mainly in the area of interventional radiology and image guided percutaneous interventions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of these projects are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of a CT and MR-compatible puncture robot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of an Ultrasound-Guided Robotic Brachytherapy Needle-Insertion System.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current research activities (Under construction)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical and surgical gestures guidance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmented Reality Assistance for Robotized Tumor Resection Gesture: applications to tongue-base and digestive surgeries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Jun Shen (2015-2019) - </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti & Jean-Louis Dillenseger (LTSI, Univ. Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators/Supervisors : Renaud Garrel PU-PH (ENT Department, CHU Montpellier) & Philippe Rouanet PU-PH (ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: L. Abramovici & A. Viquesnel (ENT Department, CHU Montpellier), Ch.Taoum (Cancer Institute of Montpellier - ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation of fusion Imaging for real-time US with CT for intra-cochlear navigation (OPTIFUSION Project 2018-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Lucas Lavenir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Agir pour l'Audition&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Supervisor: Frederic Venail, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted Cranio-Maxillo-Facial surgery (MedMax1 & MedMax2 Projects 2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Gueules Cassées&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti & Dr. M De Boutray</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: Dr. A. Damécourt & Dr. M De Boutray (CMF Department– CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted and Augmented Reality-based Shoulder surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet, Nabil Zemiti & Gérard Subsol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr B. COULET, M.D; Ph.D (Service de Chirurgie de la Main, du Membre Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CHU Lapeyronie, UFR Médecine, UM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Master student: Dr. P-E Chammas (Resident in Orthopedic surgery - CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Artificial palpation elastography for increased perception in transoral tongue base cancer surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis of Laure Koebel (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Site Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UM) 2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Yassine Haddab & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr. Renaud Garrel, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gesture learning, training and evaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Fabien Despinoy (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMI Labex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised trajectory segmentation for surgical gesture recognition in robotic training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doc Gustavo Gil (CAMI Labex, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance (&amp;quot;Best poster Award at Hamlyn Symposium on Medical Robotics&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD mobility of </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Juie Walker </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand Fellowship Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Collaboration with </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Allison Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Charm Lab. Stanford Uni.) Sep 2017-March 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of medical devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robotized Flexible Ureteroscopy and Active Vision-Based Physiological Motion Compensation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Thesis D. Cavard (2015/18)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators CHU Nîmes: Stéphane Droupy Armand Chevrot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industriel Partners: Sterlab (MxM Company)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CE marked robot in May 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main research projects (since 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBPRINT (DGA-Région Occitanie  - 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLOCPRINT2 (ANR-Astrid maturation  - 05/2021 - 05/2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBECHO (FEDER  - 0-1/2020 - 12/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OPTIFUSION (Fondation Agir pour l'audition - 09/2018 - 08/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MEDMAX1 & MEDMAX2 (Fondation des Gueules Cassées  - 09/2017 - 09/2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBACUS (ANR TecSan - 03/2012 - 08/2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UScomp (ANR ContInt - 03/2009 - 02/2012 )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Araknes (FP7 UE project - 05/2008 - 04/2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid motion compensation with skin deformation prediction for in situ bioprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7262-7269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive pipeline for mandible reconstruction surgery planning using fibula free flap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Jansen van Rensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Villèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-025-03392-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05036499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online correction of task registration and robot models from user input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3702246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-guided osteotomy in fibula free flap mandibular reconstruction: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (4), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2023.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04188126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lumbar puncture virtual simulator for medical students training: A preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Padilla-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.e2572. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04198155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Kaderbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.2624-2635. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04025813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (102868), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Koebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.102840. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03680857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03552536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance-Controlled Robotic Assistant for Fibula Osteotomies in Mandible Reconstruction Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingbo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piwowarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.#2000158. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03250536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and mechanical evaluation of 3D-printing materials for skull base anatomical education and endoscopic surgery simulation – A first step to create reliable customized simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189486. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00940940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Force Control of Kinematically Defective Manipulators Interacting With an Unknown Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.307-322. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2022170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02476015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Puncture Robot for CT and MRI Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Taillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.42-50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMB.2007.910262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPR: A CT and MR-Compatible Puncture Robot to Enhance Accuracy and Safety of Image-Guided Interventions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of a New Robot for Force Control in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, San Diego, CA, United States. pp.492-497, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04660122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing automatic formative feedback along surgical skill assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Våpenstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE MEDICAL IMAGING 2024 - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.11581-11586, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a soft micro-robot for medical intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2023 - 21st IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.291-296, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR58858.2023.10406498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual lumbar puncture simulators: where are we today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Padilla-Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2022 - IEEE Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Xalapa, Mexico. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC56672.2022.9882910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous haptic guidance and learning of task parameters during robotic teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. pp.3619-3625, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03251658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel man-machine interface to speed up training on robot-assisted surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - 1st IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viquesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unified dataset for Modeling and Monitoring of Computer Assisted Medical Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Padoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle Deflection Prediction Using Adaptive Slope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00941009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1216-1221, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01078465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active stabilization of ultrasound image for robotically-assisted medical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium on Medical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning for steerable needles using duty-cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana C. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS: Computer-Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piccigallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Scarfogliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Costa Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.2545-2550, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ultrasound-guided robotic brachytherapy needle insertion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Tripodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passive Force Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United States. pp.2079-2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Controlled Laparoscopic Surgical Robot without Distal ForceSensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-buckling device capable of guiding a cylindrical element that is pushed and moved over a given distance in the direction of its axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230106299A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anti-flambement apte à guider un élément cylindrique poussé et déplacé sur une distance donnée dans la direction de son axe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2002744A. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03805583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR SURGICAL TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vilchis-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT WO 2010/012748 A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de trocart pour le passage d'un instrument chirurgical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2005/067804. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Materials - Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en Effort des Systèmes Robotiques pour la Chirurgie Mini-Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et guidage du geste chirurgical robotisé : du laboratoire au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04986499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C70AC9C2"/>
+    <w:nsid w:val="22C06474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F536E87"/>
+    <w:nsid w:val="D59FCACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F7A4BB72"/>
+    <w:nsid w:val="C6F2BBB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="171C6E82"/>
+    <w:nsid w:val="B7AAB222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B06F2C6"/>
+    <w:nsid w:val="C5AF1924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E82DAC4E"/>
+    <w:nsid w:val="E3C349DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3A9FF501"/>
+    <w:nsid w:val="1770B9CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="34F516BA"/>
+    <w:nsid w:val="BED83CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A29F2EFB"/>
+    <w:nsid w:val="0884246B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D875F8D2"/>
+    <w:nsid w:val="A83103F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BA00620E"/>
+    <w:nsid w:val="2255E567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="12BFC6E9"/>
+    <w:nsid w:val="1A100D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7A862F4B"/>
+    <w:nsid w:val="EF1941FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-zemiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2052-6037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110353900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemiti@lirmm.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemit@umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seafile.lirmm.fr/f/19e18b5d124c460eb6fb/?dl=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/sssr-2019/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/robmed-plateforme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-timc.imag.fr/en/gmcao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cami-labex.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliemwalker.wixsite.com/home" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateaubriand-fellowship.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://charm.stanford.edu/Main/AllisonOkamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05068455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Jansen van Rensburg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03392-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04763338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702246" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat R&#237;os-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Padilla-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2572" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carriere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piwowarczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202000158" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02476015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2022170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03782810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla-Castaneda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC56672.2022.9882910" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03251658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560938" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bello" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Agostino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105831v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011767v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986499v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-zemiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2052-6037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110353900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemiti@lirmm.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemit@umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seafile.lirmm.fr/f/19e18b5d124c460eb6fb/?dl=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/sssr-2019/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/robmed-plateforme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-timc.imag.fr/en/gmcao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cami-labex.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliemwalker.wixsite.com/home" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateaubriand-fellowship.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://charm.stanford.edu/Main/AllisonOkamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05068455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Jansen van Rensburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03392-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04763338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat R&#237;os-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Padilla-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2572" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piwowarczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202000158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02476015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2022170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03782810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla-Castaneda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC56672.2022.9882910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03251658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>