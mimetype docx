--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nabil Zemiti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil-zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2052-6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110353900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemiti Nabil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIRMM - UMR 5506 - Département Robotique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">161 rue Ada 34095 - Montpellier - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : 1.45 - case courrier : CC477</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 4 67 41 86 78</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emails: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemiti@lirmm.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemit@umontpellier.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Team/Dep: DEXTER team - Robotics Department</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio: Cliquez sur « Voir plus » pour développer cette section ---&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie courte (2025) est accessible en pdf en cliquant sur ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently Professor at the Robotics Department of the LIRMM Lab., University of Montpellier (UM). My research and teaching interests are computer assisted medical interventions and sensor based control for robotic manipulators. In this topic, I serve as a guest lecturer at Central-Supélec since 2010. Since the beginning of my career (2008), I regularly supervises Master thesis and co-supervises Doctoral thesis and Post-docs. I'm also co-organizer with P. Poignet of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> the European Summer Schools in Surgical Robotics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2013.Since 2017, I'm in charge of the surgical robotics translational research activities and platforms at the Medical School of Montpellier </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Since 2019, I'm deputy director of Labex Numev, member of the management-board of Labex CAMI (since 2012), member of the Scientific and Pedagogic Committee (CPS) and co-leader of the integrated project (IP) &amp;quot;Computer Assisted and Robotized Surgery &amp;quot; of Labex NUMEV (since 2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my PhD Thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2001 until September 2006, I was a Ph.D. student and researcher at the</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Robotics Lab. of Paris (LRP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Paris 6 University, Paris, France, I great lab to work at!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of this work are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of a force controlled laparoscopic surgical robot without distal force sensing ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force control of kinematically constrained manipulators (defective robots) using the passivity approach ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation of the force control scheme during in-vivo and in-vitro experiments ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force feedback teleoperation of the designed surgical robot.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my Post-Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2006 until August 2008, I was a Post doctoral Fellow at the</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> TIMC-IMAG Laboratory (CAMI team)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Joseph Fourier University, Grenoble, France. Really a great lab to work at too!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Within the CAMI team, I was involved in several robotic projects, mainly in the area of interventional radiology and image guided percutaneous interventions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of these projects are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of a CT and MR-compatible puncture robot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of an Ultrasound-Guided Robotic Brachytherapy Needle-Insertion System.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current research activities (Under construction)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical and surgical gestures guidance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmented Reality Assistance for Robotized Tumor Resection Gesture: applications to tongue-base and digestive surgeries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Jun Shen (2015-2019) - </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti & Jean-Louis Dillenseger (LTSI, Univ. Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators/Supervisors : Renaud Garrel PU-PH (ENT Department, CHU Montpellier) & Philippe Rouanet PU-PH (ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: L. Abramovici & A. Viquesnel (ENT Department, CHU Montpellier), Ch.Taoum (Cancer Institute of Montpellier - ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation of fusion Imaging for real-time US with CT for intra-cochlear navigation (OPTIFUSION Project 2018-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Lucas Lavenir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Agir pour l'Audition&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Supervisor: Frederic Venail, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted Cranio-Maxillo-Facial surgery (MedMax1 & MedMax2 Projects 2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Gueules Cassées&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti & Dr. M De Boutray</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: Dr. A. Damécourt & Dr. M De Boutray (CMF Department– CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted and Augmented Reality-based Shoulder surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet, Nabil Zemiti & Gérard Subsol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr B. COULET, M.D; Ph.D (Service de Chirurgie de la Main, du Membre Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CHU Lapeyronie, UFR Médecine, UM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Master student: Dr. P-E Chammas (Resident in Orthopedic surgery - CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Artificial palpation elastography for increased perception in transoral tongue base cancer surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis of Laure Koebel (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Site Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UM) 2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Yassine Haddab & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr. Renaud Garrel, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gesture learning, training and evaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Fabien Despinoy (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMI Labex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised trajectory segmentation for surgical gesture recognition in robotic training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doc Gustavo Gil (CAMI Labex, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance (&amp;quot;Best poster Award at Hamlyn Symposium on Medical Robotics&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD mobility of </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Juie Walker </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand Fellowship Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Collaboration with </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Allison Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Charm Lab. Stanford Uni.) Sep 2017-March 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of medical devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robotized Flexible Ureteroscopy and Active Vision-Based Physiological Motion Compensation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Thesis D. Cavard (2015/18)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators CHU Nîmes: Stéphane Droupy Armand Chevrot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industriel Partners: Sterlab (MxM Company)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CE marked robot in May 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main research projects (since 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBPRINT (DGA-Région Occitanie  - 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLOCPRINT2 (ANR-Astrid maturation  - 05/2021 - 05/2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBECHO (FEDER  - 0-1/2020 - 12/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OPTIFUSION (Fondation Agir pour l'audition - 09/2018 - 08/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MEDMAX1 & MEDMAX2 (Fondation des Gueules Cassées  - 09/2017 - 09/2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBACUS (ANR TecSan - 03/2012 - 08/2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UScomp (ANR ContInt - 03/2009 - 02/2012 )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Araknes (FP7 UE project - 05/2008 - 04/2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid motion compensation with skin deformation prediction for in situ bioprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7262-7269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive pipeline for mandible reconstruction surgery planning using fibula free flap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Jansen van Rensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Villèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-025-03392-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05036499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online correction of task registration and robot models from user input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3702246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-guided osteotomy in fibula free flap mandibular reconstruction: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (4), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2023.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04188126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lumbar puncture virtual simulator for medical students training: A preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Padilla-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.e2572. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04198155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Kaderbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.2624-2635. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04025813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (102868), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Koebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.102840. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03680857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03552536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance-Controlled Robotic Assistant for Fibula Osteotomies in Mandible Reconstruction Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingbo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piwowarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.#2000158. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03250536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and mechanical evaluation of 3D-printing materials for skull base anatomical education and endoscopic surgery simulation – A first step to create reliable customized simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189486. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00940940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Force Control of Kinematically Defective Manipulators Interacting With an Unknown Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.307-322. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2022170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02476015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Puncture Robot for CT and MRI Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Taillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.42-50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMB.2007.910262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPR: A CT and MR-Compatible Puncture Robot to Enhance Accuracy and Safety of Image-Guided Interventions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of a New Robot for Force Control in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, San Diego, CA, United States. pp.492-497, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04660122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing automatic formative feedback along surgical skill assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Våpenstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE MEDICAL IMAGING 2024 - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.11581-11586, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a soft micro-robot for medical intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2023 - 21st IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.291-296, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR58858.2023.10406498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual lumbar puncture simulators: where are we today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Padilla-Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2022 - IEEE Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Xalapa, Mexico. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC56672.2022.9882910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous haptic guidance and learning of task parameters during robotic teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. pp.3619-3625, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03251658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel man-machine interface to speed up training on robot-assisted surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - 1st IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viquesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unified dataset for Modeling and Monitoring of Computer Assisted Medical Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Padoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle Deflection Prediction Using Adaptive Slope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00941009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1216-1221, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01078465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active stabilization of ultrasound image for robotically-assisted medical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium on Medical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning for steerable needles using duty-cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana C. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS: Computer-Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piccigallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Scarfogliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Costa Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.2545-2550, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ultrasound-guided robotic brachytherapy needle insertion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Tripodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passive Force Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United States. pp.2079-2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Controlled Laparoscopic Surgical Robot without Distal ForceSensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-buckling device capable of guiding a cylindrical element that is pushed and moved over a given distance in the direction of its axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230106299A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anti-flambement apte à guider un élément cylindrique poussé et déplacé sur une distance donnée dans la direction de son axe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2002744A. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03805583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR SURGICAL TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vilchis-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT WO 2010/012748 A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de trocart pour le passage d'un instrument chirurgical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2005/067804. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Materials - Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en Effort des Systèmes Robotiques pour la Chirurgie Mini-Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et guidage du geste chirurgical robotisé : du laboratoire au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04986499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nabil Zemiti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil-zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2052-6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110353900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemiti Nabil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIRMM - UMR 5506 - Département Robotique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">161 rue Ada 34095 - Montpellier - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : 1.45 - case courrier : CC477</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 4 67 41 86 78</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emails: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemiti@lirmm.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemit@umontpellier.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Team/Dep: DEXTER team - Robotics Department</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio: Cliquez sur « Voir plus » pour développer cette section ---&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie courte (2025) est accessible en pdf en cliquant sur ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently Professor at the Robotics Department of the LIRMM Lab., University of Montpellier (UM). My research and teaching interests are computer assisted medical interventions and sensor based control for robotic manipulators. In this topic, I serve as a guest lecturer at Central-Supélec since 2010. Since the beginning of my career (2008), I regularly supervises Master thesis and co-supervises Doctoral thesis and Post-docs. I'm also co-organizer with P. Poignet of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> the European Summer Schools in Surgical Robotics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2013.Since 2017, I'm in charge of the surgical robotics translational research activities and platforms at the Medical School of Montpellier </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Since 2019, I'm deputy director of Labex Numev, member of the management-board of Labex CAMI (since 2012), member of the Scientific and Pedagogic Committee (CPS) and co-leader of the integrated project (IP) &amp;quot;Computer Assisted and Robotized Surgery &amp;quot; of Labex NUMEV (since 2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my PhD Thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2001 until September 2006, I was a Ph.D. student and researcher at the</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Robotics Lab. of Paris (LRP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Paris 6 University, Paris, France, I great lab to work at!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of this work are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of a force controlled laparoscopic surgical robot without distal force sensing ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force control of kinematically constrained manipulators (defective robots) using the passivity approach ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation of the force control scheme during in-vivo and in-vitro experiments ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force feedback teleoperation of the designed surgical robot.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my Post-Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2006 until August 2008, I was a Post doctoral Fellow at the</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> TIMC-IMAG Laboratory (CAMI team)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Joseph Fourier University, Grenoble, France. Really a great lab to work at too!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Within the CAMI team, I was involved in several robotic projects, mainly in the area of interventional radiology and image guided percutaneous interventions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of these projects are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of a CT and MR-compatible puncture robot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of an Ultrasound-Guided Robotic Brachytherapy Needle-Insertion System.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current research activities (Under construction)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical and surgical gestures guidance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmented Reality Assistance for Robotized Tumor Resection Gesture: applications to tongue-base and digestive surgeries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Jun Shen (2015-2019) - </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti & Jean-Louis Dillenseger (LTSI, Univ. Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators/Supervisors : Renaud Garrel PU-PH (ENT Department, CHU Montpellier) & Philippe Rouanet PU-PH (ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: L. Abramovici & A. Viquesnel (ENT Department, CHU Montpellier), Ch.Taoum (Cancer Institute of Montpellier - ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation of fusion Imaging for real-time US with CT for intra-cochlear navigation (OPTIFUSION Project 2018-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Lucas Lavenir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Agir pour l'Audition&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Supervisor: Frederic Venail, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted Cranio-Maxillo-Facial surgery (MedMax1 & MedMax2 Projects 2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Gueules Cassées&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti & Dr. M De Boutray</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: Dr. A. Damécourt & Dr. M De Boutray (CMF Department– CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted and Augmented Reality-based Shoulder surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet, Nabil Zemiti & Gérard Subsol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr B. COULET, M.D; Ph.D (Service de Chirurgie de la Main, du Membre Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CHU Lapeyronie, UFR Médecine, UM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Master student: Dr. P-E Chammas (Resident in Orthopedic surgery - CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Artificial palpation elastography for increased perception in transoral tongue base cancer surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis of Laure Koebel (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Site Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UM) 2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Yassine Haddab & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr. Renaud Garrel, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gesture learning, training and evaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Fabien Despinoy (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMI Labex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised trajectory segmentation for surgical gesture recognition in robotic training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doc Gustavo Gil (CAMI Labex, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance (&amp;quot;Best poster Award at Hamlyn Symposium on Medical Robotics&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD mobility of </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Juie Walker </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand Fellowship Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Collaboration with </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Allison Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Charm Lab. Stanford Uni.) Sep 2017-March 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of medical devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robotized Flexible Ureteroscopy and Active Vision-Based Physiological Motion Compensation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Thesis D. Cavard (2015/18)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators CHU Nîmes: Stéphane Droupy Armand Chevrot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industriel Partners: Sterlab (MxM Company)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CE marked robot in May 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main research projects (since 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBPRINT (DGA-Région Occitanie  - 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLOCPRINT2 (ANR-Astrid maturation  - 05/2021 - 05/2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBECHO (FEDER  - 0-1/2020 - 12/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OPTIFUSION (Fondation Agir pour l'audition - 09/2018 - 08/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MEDMAX1 & MEDMAX2 (Fondation des Gueules Cassées  - 09/2017 - 09/2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBACUS (ANR TecSan - 03/2012 - 08/2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UScomp (ANR ContInt - 03/2009 - 02/2012 )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Araknes (FP7 UE project - 05/2008 - 04/2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive pipeline for mandible reconstruction surgery planning using fibula free flap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Jansen van Rensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Villèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-025-03392-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid motion compensation with skin deformation prediction for in situ bioprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7262-7269. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05036499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online correction of task registration and robot models from user input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3702246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-guided osteotomy in fibula free flap mandibular reconstruction: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (4), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2023.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04188126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lumbar puncture virtual simulator for medical students training: A preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Padilla-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.e2572. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04198155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Kaderbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.2624-2635. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04025813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (102868), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.102840. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03680857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Koebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03552536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance-Controlled Robotic Assistant for Fibula Osteotomies in Mandible Reconstruction Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingbo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piwowarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.#2000158. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03250536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and mechanical evaluation of 3D-printing materials for skull base anatomical education and endoscopic surgery simulation – A first step to create reliable customized simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189486. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00940940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Force Control of Kinematically Defective Manipulators Interacting With an Unknown Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.307-322. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2022170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02476015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Puncture Robot for CT and MRI Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Taillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.42-50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMB.2007.910262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPR: A CT and MR-Compatible Puncture Robot to Enhance Accuracy and Safety of Image-Guided Interventions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of a New Robot for Force Control in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Motion Control Precision via sEMG for Physiological Feedback in Robotic Surgery Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Isabel Montevilla Shupikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob 2026 - IEEE RAS/EMBS 11th International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2026, Edmonton, Canada. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05596730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, San Diego, CA, United States. pp.492-497, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04660122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing automatic formative feedback along surgical skill assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Våpenstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE MEDICAL IMAGING 2024 - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.11581-11586, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a soft micro-robot for medical intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2023 - 21st IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.291-296, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR58858.2023.10406498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual lumbar puncture simulators: where are we today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Padilla-Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2022 - IEEE Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Xalapa, Mexico. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC56672.2022.9882910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous haptic guidance and learning of task parameters during robotic teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. pp.3619-3625, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03251658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - 1st IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel man-machine interface to speed up training on robot-assisted surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viquesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unified dataset for Modeling and Monitoring of Computer Assisted Medical Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Padoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle Deflection Prediction Using Adaptive Slope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00941009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1216-1221, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01078465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active stabilization of ultrasound image for robotically-assisted medical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium on Medical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Costa Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.2545-2550, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning for steerable needles using duty-cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana C. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS: Computer-Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piccigallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Scarfogliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ultrasound-guided robotic brachytherapy needle insertion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Tripodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passive Force Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United States. pp.2079-2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Controlled Laparoscopic Surgical Robot without Distal ForceSensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-buckling device capable of guiding a cylindrical element that is pushed and moved over a given distance in the direction of its axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230106299A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anti-flambement apte à guider un élément cylindrique poussé et déplacé sur une distance donnée dans la direction de son axe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2002744A. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03805583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR SURGICAL TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vilchis-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT WO 2010/012748 A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de trocart pour le passage d'un instrument chirurgical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2005/067804. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Materials - Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en Effort des Systèmes Robotiques pour la Chirurgie Mini-Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et guidage du geste chirurgical robotisé : du laboratoire au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04986499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C06474"/>
+    <w:nsid w:val="584810B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D59FCACA"/>
+    <w:nsid w:val="2088AEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C6F2BBB8"/>
+    <w:nsid w:val="D64D76F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7AAB222"/>
+    <w:nsid w:val="A143180D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C5AF1924"/>
+    <w:nsid w:val="90A25B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E3C349DB"/>
+    <w:nsid w:val="A8843A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1770B9CE"/>
+    <w:nsid w:val="E8813928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BED83CF6"/>
+    <w:nsid w:val="508C23DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0884246B"/>
+    <w:nsid w:val="45F43F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A83103F2"/>
+    <w:nsid w:val="0FF198F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2255E567"/>
+    <w:nsid w:val="62626BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1A100D40"/>
+    <w:nsid w:val="7D7D05F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EF1941FC"/>
+    <w:nsid w:val="1AD68A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-zemiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2052-6037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110353900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemiti@lirmm.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemit@umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seafile.lirmm.fr/f/19e18b5d124c460eb6fb/?dl=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/sssr-2019/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/robmed-plateforme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-timc.imag.fr/en/gmcao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cami-labex.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliemwalker.wixsite.com/home" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateaubriand-fellowship.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://charm.stanford.edu/Main/AllisonOkamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05068455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Jansen van Rensburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03392-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04763338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat R&#237;os-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Padilla-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2572" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piwowarczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202000158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02476015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2022170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03782810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla-Castaneda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC56672.2022.9882910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03251658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-zemiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2052-6037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110353900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemiti@lirmm.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemit@umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seafile.lirmm.fr/f/19e18b5d124c460eb6fb/?dl=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/sssr-2019/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/robmed-plateforme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-timc.imag.fr/en/gmcao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cami-labex.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliemwalker.wixsite.com/home" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateaubriand-fellowship.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://charm.stanford.edu/Main/AllisonOkamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05068455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Jansen van Rensburg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03392-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04763338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat R&#237;os-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Padilla-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2572" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piwowarczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202000158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02476015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2022170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05596730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Montevilla Shupikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03782810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla-Castaneda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC56672.2022.9882910" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03251658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bello" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Agostino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>