--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nabil Zemiti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil-zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2052-6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110353900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemiti Nabil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIRMM - UMR 5506 - Département Robotique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">161 rue Ada 34095 - Montpellier - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : 1.45 - case courrier : CC477</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 4 67 41 86 78</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emails: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemiti@lirmm.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemit@umontpellier.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Team/Dep: DEXTER team - Robotics Department</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio: Cliquez sur « Voir plus » pour développer cette section ---&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie courte (2025) est accessible en pdf en cliquant sur ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently Professor at the Robotics Department of the LIRMM Lab., University of Montpellier (UM). My research and teaching interests are computer assisted medical interventions and sensor based control for robotic manipulators. In this topic, I serve as a guest lecturer at Central-Supélec since 2010. Since the beginning of my career (2008), I regularly supervises Master thesis and co-supervises Doctoral thesis and Post-docs. I'm also co-organizer with P. Poignet of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> the European Summer Schools in Surgical Robotics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2013.Since 2017, I'm in charge of the surgical robotics translational research activities and platforms at the Medical School of Montpellier </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Since 2019, I'm deputy director of Labex Numev, member of the management-board of Labex CAMI (since 2012), member of the Scientific and Pedagogic Committee (CPS) and co-leader of the integrated project (IP) &amp;quot;Computer Assisted and Robotized Surgery &amp;quot; of Labex NUMEV (since 2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my PhD Thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2001 until September 2006, I was a Ph.D. student and researcher at the</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Robotics Lab. of Paris (LRP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Paris 6 University, Paris, France, I great lab to work at!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of this work are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of a force controlled laparoscopic surgical robot without distal force sensing ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force control of kinematically constrained manipulators (defective robots) using the passivity approach ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation of the force control scheme during in-vivo and in-vitro experiments ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force feedback teleoperation of the designed surgical robot.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my Post-Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2006 until August 2008, I was a Post doctoral Fellow at the</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> TIMC-IMAG Laboratory (CAMI team)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Joseph Fourier University, Grenoble, France. Really a great lab to work at too!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Within the CAMI team, I was involved in several robotic projects, mainly in the area of interventional radiology and image guided percutaneous interventions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of these projects are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of a CT and MR-compatible puncture robot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of an Ultrasound-Guided Robotic Brachytherapy Needle-Insertion System.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current research activities (Under construction)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical and surgical gestures guidance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmented Reality Assistance for Robotized Tumor Resection Gesture: applications to tongue-base and digestive surgeries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Jun Shen (2015-2019) - </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti & Jean-Louis Dillenseger (LTSI, Univ. Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators/Supervisors : Renaud Garrel PU-PH (ENT Department, CHU Montpellier) & Philippe Rouanet PU-PH (ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: L. Abramovici & A. Viquesnel (ENT Department, CHU Montpellier), Ch.Taoum (Cancer Institute of Montpellier - ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation of fusion Imaging for real-time US with CT for intra-cochlear navigation (OPTIFUSION Project 2018-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Lucas Lavenir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Agir pour l'Audition&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Supervisor: Frederic Venail, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted Cranio-Maxillo-Facial surgery (MedMax1 & MedMax2 Projects 2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Gueules Cassées&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti & Dr. M De Boutray</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: Dr. A. Damécourt & Dr. M De Boutray (CMF Department– CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted and Augmented Reality-based Shoulder surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet, Nabil Zemiti & Gérard Subsol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr B. COULET, M.D; Ph.D (Service de Chirurgie de la Main, du Membre Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CHU Lapeyronie, UFR Médecine, UM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Master student: Dr. P-E Chammas (Resident in Orthopedic surgery - CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Artificial palpation elastography for increased perception in transoral tongue base cancer surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis of Laure Koebel (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Site Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UM) 2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Yassine Haddab & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr. Renaud Garrel, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gesture learning, training and evaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Fabien Despinoy (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMI Labex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised trajectory segmentation for surgical gesture recognition in robotic training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doc Gustavo Gil (CAMI Labex, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance (&amp;quot;Best poster Award at Hamlyn Symposium on Medical Robotics&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD mobility of </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Juie Walker </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand Fellowship Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Collaboration with </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Allison Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Charm Lab. Stanford Uni.) Sep 2017-March 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of medical devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robotized Flexible Ureteroscopy and Active Vision-Based Physiological Motion Compensation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Thesis D. Cavard (2015/18)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators CHU Nîmes: Stéphane Droupy Armand Chevrot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industriel Partners: Sterlab (MxM Company)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CE marked robot in May 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main research projects (since 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBPRINT (DGA-Région Occitanie  - 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLOCPRINT2 (ANR-Astrid maturation  - 05/2021 - 05/2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBECHO (FEDER  - 0-1/2020 - 12/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OPTIFUSION (Fondation Agir pour l'audition - 09/2018 - 08/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MEDMAX1 & MEDMAX2 (Fondation des Gueules Cassées  - 09/2017 - 09/2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBACUS (ANR TecSan - 03/2012 - 08/2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UScomp (ANR ContInt - 03/2009 - 02/2012 )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Araknes (FP7 UE project - 05/2008 - 04/2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive pipeline for mandible reconstruction surgery planning using fibula free flap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Jansen van Rensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Villèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-025-03392-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid motion compensation with skin deformation prediction for in situ bioprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7262-7269. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05036499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online correction of task registration and robot models from user input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3702246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-guided osteotomy in fibula free flap mandibular reconstruction: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (4), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2023.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04188126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lumbar puncture virtual simulator for medical students training: A preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Padilla-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.e2572. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04198155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Kaderbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.2624-2635. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04025813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (102868), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.102840. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03680857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Koebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03552536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance-Controlled Robotic Assistant for Fibula Osteotomies in Mandible Reconstruction Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingbo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piwowarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.#2000158. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03250536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and mechanical evaluation of 3D-printing materials for skull base anatomical education and endoscopic surgery simulation – A first step to create reliable customized simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189486. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00940940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Force Control of Kinematically Defective Manipulators Interacting With an Unknown Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.307-322. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2022170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02476015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Puncture Robot for CT and MRI Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Taillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.42-50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMB.2007.910262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPR: A CT and MR-Compatible Puncture Robot to Enhance Accuracy and Safety of Image-Guided Interventions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of a New Robot for Force Control in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Motion Control Precision via sEMG for Physiological Feedback in Robotic Surgery Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Isabel Montevilla Shupikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob 2026 - IEEE RAS/EMBS 11th International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2026, Edmonton, Canada. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05596730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, San Diego, CA, United States. pp.492-497, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04660122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing automatic formative feedback along surgical skill assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Våpenstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE MEDICAL IMAGING 2024 - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.11581-11586, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a soft micro-robot for medical intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2023 - 21st IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.291-296, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR58858.2023.10406498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual lumbar puncture simulators: where are we today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Padilla-Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2022 - IEEE Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Xalapa, Mexico. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC56672.2022.9882910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous haptic guidance and learning of task parameters during robotic teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. pp.3619-3625, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03251658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - 1st IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel man-machine interface to speed up training on robot-assisted surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viquesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unified dataset for Modeling and Monitoring of Computer Assisted Medical Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Padoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle Deflection Prediction Using Adaptive Slope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00941009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1216-1221, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01078465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active stabilization of ultrasound image for robotically-assisted medical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium on Medical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Costa Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.2545-2550, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning for steerable needles using duty-cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana C. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS: Computer-Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piccigallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Scarfogliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ultrasound-guided robotic brachytherapy needle insertion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Tripodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passive Force Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United States. pp.2079-2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Controlled Laparoscopic Surgical Robot without Distal ForceSensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-buckling device capable of guiding a cylindrical element that is pushed and moved over a given distance in the direction of its axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230106299A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anti-flambement apte à guider un élément cylindrique poussé et déplacé sur une distance donnée dans la direction de son axe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2002744A. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03805583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR SURGICAL TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vilchis-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT WO 2010/012748 A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de trocart pour le passage d'un instrument chirurgical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2005/067804. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Materials - Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en Effort des Systèmes Robotiques pour la Chirurgie Mini-Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et guidage du geste chirurgical robotisé : du laboratoire au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04986499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nabil Zemiti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil-zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2052-6037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110353900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zemiti Nabil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIRMM - UMR 5506 - Département Robotique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">161 rue Ada 34095 - Montpellier - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : 1.45 - case courrier : CC477</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 4 67 41 86 78</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Emails: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemiti@lirmm.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nabil.zemit@umontpellier.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Team/Dep: DEXTER team - Robotics Department</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio: Cliquez sur « Voir plus » pour développer cette section ---&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie courte (2025) est accessible en pdf en cliquant sur ce lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently Professor at the Robotics Department of the LIRMM Lab., University of Montpellier (UM). My research and teaching interests are computer assisted medical interventions and sensor based control for robotic manipulators. In this topic, I serve as a guest lecturer at Central-Supélec since 2010. Since the beginning of my career (2008), I regularly supervises Master thesis and co-supervises Doctoral thesis and Post-docs. I'm also co-organizer with P. Poignet of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> the European Summer Schools in Surgical Robotics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2013.Since 2017, I'm in charge of the surgical robotics translational research activities and platforms at the Medical School of Montpellier </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Since 2019, I'm deputy director of Labex Numev, member of the management-board of Labex CAMI (since 2012), member of the Scientific and Pedagogic Committee (CPS) and co-leader of the integrated project (IP) &amp;quot;Computer Assisted and Robotized Surgery &amp;quot; of Labex NUMEV (since 2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my PhD Thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2001 until September 2006, I was a Ph.D. student and researcher at the</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Robotics Lab. of Paris (LRP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Paris 6 University, Paris, France, I great lab to work at!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of this work are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of a force controlled laparoscopic surgical robot without distal force sensing ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force control of kinematically constrained manipulators (defective robots) using the passivity approach ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation of the force control scheme during in-vivo and in-vitro experiments ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Force feedback teleoperation of the designed surgical robot.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">About my Post-Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From October 2006 until August 2008, I was a Post doctoral Fellow at the</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> TIMC-IMAG Laboratory (CAMI team)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Joseph Fourier University, Grenoble, France. Really a great lab to work at too!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Within the CAMI team, I was involved in several robotic projects, mainly in the area of interventional radiology and image guided percutaneous interventions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main results of these projects are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of a CT and MR-compatible puncture robot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design of an Ultrasound-Guided Robotic Brachytherapy Needle-Insertion System.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current research activities (Under construction)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical and surgical gestures guidance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmented Reality Assistance for Robotized Tumor Resection Gesture: applications to tongue-base and digestive surgeries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Jun Shen (2015-2019) - </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti & Jean-Louis Dillenseger (LTSI, Univ. Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators/Supervisors : Renaud Garrel PU-PH (ENT Department, CHU Montpellier) & Philippe Rouanet PU-PH (ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: L. Abramovici & A. Viquesnel (ENT Department, CHU Montpellier), Ch.Taoum (Cancer Institute of Montpellier - ICM Val d’Aurelle, Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation of fusion Imaging for real-time US with CT for intra-cochlear navigation (OPTIFUSION Project 2018-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis Lucas Lavenir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Agir pour l'Audition&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Supervisor: Frederic Venail, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted Cranio-Maxillo-Facial surgery (MedMax1 & MedMax2 Projects 2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funded by &amp;quot;Gueules Cassées&amp;quot; Foundation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet & Nabil Zemiti & Dr. M De Boutray</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborators/Master students: Dr. A. Damécourt & Dr. M De Boutray (CMF Department– CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robot-assisted and Augmented Reality-based Shoulder surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Philippe Poignet, Nabil Zemiti & Gérard Subsol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr B. COULET, M.D; Ph.D (Service de Chirurgie de la Main, du Membre Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CHU Lapeyronie, UFR Médecine, UM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical collaborator/Master student: Dr. P-E Chammas (Resident in Orthopedic surgery - CHU Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Artificial palpation elastography for increased perception in transoral tongue base cancer surgery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Thesis of Laure Koebel (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Site Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UM) 2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: Yassine Haddab & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborator/Supervisor: Pr. Renaud Garrel, PU-PH, ENT Dep. CHU Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gesture learning, training and evaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD Fabien Despinoy (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMI Labex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised trajectory segmentation for surgical gesture recognition in robotic training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doc Gustavo Gil (CAMI Labex, Collaboration between LIRMM and LTSI Rennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance (&amp;quot;Best poster Award at Hamlyn Symposium on Medical Robotics&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD mobility of </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Juie Walker </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateaubriand Fellowship Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Collaboration with </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Allison Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Charm Lab. Stanford Uni.) Sep 2017-March 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and control of medical devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robotized Flexible Ureteroscopy and Active Vision-Based Physiological Motion Compensation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIFRE PhD Thesis D. Cavard (2015/18)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisors : Philippe Poignet & Nabil Zemiti</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medical Collaborators CHU Nîmes: Stéphane Droupy Armand Chevrot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industriel Partners: Sterlab (MxM Company)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CE marked robot in May 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main research projects (since 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBPRINT (DGA-Région Occitanie  - 10/2023 - 09/2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BLOCPRINT2 (ANR-Astrid maturation  - 05/2021 - 05/2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBECHO (FEDER  - 0-1/2020 - 12/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OPTIFUSION (Fondation Agir pour l'audition - 09/2018 - 08/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MEDMAX1 & MEDMAX2 (Fondation des Gueules Cassées  - 09/2017 - 09/2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ROBACUS (ANR TecSan - 03/2012 - 08/2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UScomp (ANR ContInt - 03/2009 - 02/2012 )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Araknes (FP7 UE project - 05/2008 - 04/2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.7134-7141. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-rigid motion compensation with skin deformation prediction for in situ bioprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7262-7269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive pipeline for mandible reconstruction surgery planning using fibula free flap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Jansen van Rensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Villèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-025-03392-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05036499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online correction of task registration and robot models from user input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.1-31/22. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3702246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-guided osteotomy in fibula free flap mandibular reconstruction: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (4), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2023.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04188126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lumbar puncture virtual simulator for medical students training: A preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Padilla-Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.e2572. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04198155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Kaderbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.2624-2635. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04025813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Koebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.102840. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03680857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (102868), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03552536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance-Controlled Robotic Assistant for Fibula Osteotomies in Mandible Reconstruction Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingbo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piwowarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.#2000158. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02960692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03250536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and mechanical evaluation of 3D-printing materials for skull base anatomical education and endoscopic surgery simulation – A first step to create reliable customized simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189486. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00940940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Force Control of Kinematically Defective Manipulators Interacting With an Unknown Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.307-322. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2022170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02476015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Puncture Robot for CT and MRI Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Taillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.42-50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMB.2007.910262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPR: A CT and MR-Compatible Puncture Robot to Enhance Accuracy and Safety of Image-Guided Interventions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of a New Robot for Force Control in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Motion Control Precision via sEMG for Physiological Feedback in Robotic Surgery Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Isabel Montevilla Shupikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob 2026 - IEEE RAS/EMBS 11th International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2026, Edmonton, Canada. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05596730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, San Diego, CA, United States. pp.492-497, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04660122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing automatic formative feedback along surgical skill assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Våpenstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE MEDICAL IMAGING 2024 - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04548504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.11581-11586, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a soft micro-robot for medical intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2023 - 21st IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.291-296, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR58858.2023.10406498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual lumbar puncture simulators: where are we today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monserrat Ríos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Padilla-Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2022 - IEEE Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Xalapa, Mexico. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC56672.2022.9882910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Boutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous haptic guidance and learning of task parameters during robotic teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. pp.3619-3625, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03251658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Venail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel man-machine interface to speed up training on robot-assisted surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - 1st IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo D. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viquesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01828409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Caravaca Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unified dataset for Modeling and Monitoring of Computer Assisted Medical Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Padoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle Deflection Prediction Using Adaptive Slope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00941009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Graña Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1216-1221, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01078465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active stabilization of ultrasound image for robotically-assisted medical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamlyn Symposium on Medical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Costa Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.2545-2550, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning for steerable needles using duty-cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana C. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilhena Adorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovany A. Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS: Computer-Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piccigallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Scarfogliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ultrasound-guided robotic brachytherapy needle insertion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Tripodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passive Force Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, United States. pp.2079-2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Controlled Laparoscopic Surgical Robot without Distal ForceSensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ortmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-buckling device capable of guiding a cylindrical element that is pushed and moved over a given distance in the direction of its axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230106299A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anti-flambement apte à guider un élément cylindrique poussé et déplacé sur une distance donnée dans la direction de son axe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2002744A. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03805583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR SURGICAL TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vilchis-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT WO 2010/012748 A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02105831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de trocart pour le passage d'un instrument chirurgical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2005/067804. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Materials - Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Cuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en Effort des Systèmes Robotiques pour la Chirurgie Mini-Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et guidage du geste chirurgical robotisé : du laboratoire au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04986499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="584810B6"/>
+    <w:nsid w:val="6F61BD27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2088AEDC"/>
+    <w:nsid w:val="1A22B669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D64D76F5"/>
+    <w:nsid w:val="282B1BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A143180D"/>
+    <w:nsid w:val="B4386517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="90A25B94"/>
+    <w:nsid w:val="381447B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A8843A24"/>
+    <w:nsid w:val="079A06B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E8813928"/>
+    <w:nsid w:val="3E858722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="508C23DA"/>
+    <w:nsid w:val="6681774D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="45F43F8A"/>
+    <w:nsid w:val="1DF7BF18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0FF198F6"/>
+    <w:nsid w:val="9B7417A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="62626BC6"/>
+    <w:nsid w:val="06F5D8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7D7D05F7"/>
+    <w:nsid w:val="7EADC579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1AD68A2D"/>
+    <w:nsid w:val="9577CED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-zemiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2052-6037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110353900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemiti@lirmm.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemit@umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seafile.lirmm.fr/f/19e18b5d124c460eb6fb/?dl=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/sssr-2019/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/robmed-plateforme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-timc.imag.fr/en/gmcao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cami-labex.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliemwalker.wixsite.com/home" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateaubriand-fellowship.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://charm.stanford.edu/Main/AllisonOkamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05068455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Jansen van Rensburg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03392-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04763338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat R&#237;os-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Padilla-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2572" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piwowarczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202000158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02476015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2022170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05596730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Montevilla Shupikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03782810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla-Castaneda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC56672.2022.9882910" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03251658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bello" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Agostino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-zemiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2052-6037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110353900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemiti@lirmm.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabil.zemit@umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seafile.lirmm.fr/f/19e18b5d124c460eb6fb/?dl=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/sssr-2019/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/robmed-plateforme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-timc.imag.fr/en/gmcao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cami-labex.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juliemwalker.wixsite.com/home" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateaubriand-fellowship.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://charm.stanford.edu/Main/AllisonOkamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05068455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Jansen van Rensburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03392-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04763338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat R&#237;os-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Padilla-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2572" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbo Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piwowarczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202000158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02476015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2022170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05596730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Montevilla Shupikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03782810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Padilla-Castaneda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC56672.2022.9882910" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03251658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560938" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Cagneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bello" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Agostino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>