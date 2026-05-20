--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -100,919 +100,919 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial development and renewable energy technology: The heterogeneous role of energy endowment, market environment and policy support in Chinese provinces</w:t>
+                <w:t xml:space="preserve">How do corporate social responsibility and green information technology capital influence environmental performance? Investigating the role of top management teams' green commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danqi Wei</w:t>
+                <w:t xml:space="preserve">Junaid Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayyaz Ahmad</w:t>
+                <w:t xml:space="preserve">Feng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Gul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fahad Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huma Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esr.2025.101697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intellectual Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JIC-04-2024-0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568595v1</w:t>
+                <w:t xml:space="preserve">hal-04990141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Digital Leadership on Performance: Examining the Roles of Big Data Analytical Capabilities, Green Innovation, and AI Change Readiness in Italian SMEs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the impact of geopolitical risk, climate policy uncertainty, environmental policy stringency, and financial efficiency on renewable energy investment in the USA: Evidence from novel dynamic simulated ARDL approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rucsandra Stan</w:t>
+                <w:t xml:space="preserve">Aamir Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+                <w:t xml:space="preserve">Mahjabeen Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabila Abid</w:t>
+                <w:t xml:space="preserve">Agnese Rapposelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (6), pp.6864-6884. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393, pp.127057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.4322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576269v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do corporate social responsibility and green information technology capital influence environmental performance? Investigating the role of top management teams' green commitment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Wei</w:t>
+                <w:t xml:space="preserve">Financial development and renewable energy technology: The heterogeneous role of energy endowment, market environment and policy support in Chinese provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danqi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayyaz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Gul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intellectual Capital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JIC-04-2024-0097⟩</w:t>
+              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.101697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esr.2025.101697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990141v1</w:t>
+                <w:t xml:space="preserve">hal-05568595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of geopolitical risk, climate policy uncertainty, environmental policy stringency, and financial efficiency on renewable energy investment in the USA: Evidence from novel dynamic simulated ARDL approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aamir Javed</w:t>
+                <w:t xml:space="preserve">The Impact of Digital Leadership on Performance: Examining the Roles of Big Data Analytical Capabilities, Green Innovation, and AI Change Readiness in Italian SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahjabeen Usman</w:t>
+                <w:t xml:space="preserve">Maria Rucsandra Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnese Rapposelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 393, pp.127057. </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (6), pp.6864-6884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.4322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235793v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility and Business Excellence: Examining the Serial Mediation of Green Entrepreneurial Orientation and Differentiation Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of green technological innovation and environmental policy on ecological sustainability: evidence from leading economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junaid Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fahad Aftab</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Javed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.3152⟩</w:t>
+              <w:t xml:space="preserve">Letters in Spatial and Resource Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12076-025-00405-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990149v1</w:t>
+                <w:t xml:space="preserve">hal-05123320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the trajectories of energy intensity, environmental tax revenues, and environmental neutrality in major European economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayyaz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junaid Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Javed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58, pp.101650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.esr.2025.101650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of green technological innovation and environmental policy on ecological sustainability: evidence from leading economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corporate Social Responsibility and Business Excellence: Examining the Serial Mediation of Green Entrepreneurial Orientation and Differentiation Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Veneziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aamir Javed</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aftab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Spatial and Resource Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (14), </w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12076-025-00405-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/csr.3152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123320v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Environmental Leadership Influences Performance Outcomes: A Study of the Manufacturing Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junaid Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ishtiaq Ishaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,495 +1157,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the roles of shared responsibility, perceived identifiability, workplace spirituality and work engagement in employee performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huma Sarwar</w:t>
+                <w:t xml:space="preserve">Do Green Technology Innovation, Environmental Policy, and the Transition to Renewable Energy Matter in Times of Ecological Crises? A Step towards Ecological Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Rapposelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feroz Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahad Aftab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJOEM-11-2023-1848⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980016v1</w:t>
+                <w:t xml:space="preserve">hal-04889069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thematic review of 45 years of The Journal of Technology Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the roles of shared responsibility, perceived identifiability, workplace spirituality and work engagement in employee performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huma Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José-Luis Perea-Vicente</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ishtiaq Ishaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aftab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technology Transfer</w:t>
+              <w:t xml:space="preserve">International Journal of Emerging Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10961-024-10154-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJOEM-11-2023-1848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980007v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do institutional dimensions play a role in IT firms’ performance? Determining the influence of green entrepreneurial orientation and dynamic capabilities in a developing context</w:t>
+                <w:t xml:space="preserve">A thematic review of 45 years of The Journal of Technology Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Savastano</w:t>
+                <w:t xml:space="preserve">James A Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Perea-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Process Management Journal</w:t>
+              <w:t xml:space="preserve">Journal of Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BPMJ-06-2023-0498⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10961-024-10154-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973977v1</w:t>
+                <w:t xml:space="preserve">hal-04980007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Green Technology Innovation, Environmental Policy, and the Transition to Renewable Energy Matter in Times of Ecological Crises? A Step towards Ecological Sustainability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Feroz Khan</w:t>
+                <w:t xml:space="preserve">Do institutional dimensions play a role in IT firms’ performance? Determining the influence of green entrepreneurial orientation and dynamic capabilities in a developing context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asif Javed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabila Abid</w:t>
+                <w:t xml:space="preserve">Marco Savastano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 207, </w:t>
+              <w:t xml:space="preserve">Business Process Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/BPMJ-06-2023-0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889069v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1800,51 +1800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqi Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Ahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Gul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101697" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Aftab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rucsandra Stan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srivastava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Aftab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huma Sarwar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-04-2024-0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Javed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjabeen Usman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Rapposelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Veneziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101650" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-025-00405-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishtiaq Ishaq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12817" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Marchesani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-11-2023-1848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Cunningham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Perea-Vicente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-024-10154-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savastano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-06-2023-0498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feroz Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Javed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123638" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Aftab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Aftab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huma Sarwar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-04-2024-0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Javed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjabeen Usman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Rapposelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqi Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Ahmad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Gul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101697" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rucsandra Stan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srivastava" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-025-00405-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Veneziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishtiaq Ishaq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12817" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Marchesani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feroz Khan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Javed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123638" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-11-2023-1848" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Cunningham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Perea-Vicente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-024-10154-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savastano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-06-2023-0498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>