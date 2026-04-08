--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical toxicity of leachates from synthetic and natural-based spat collectors on the embryo-larval development of the pearl oyster, Pinctada margaritifera</w:t>
+                <w:t xml:space="preserve">Prokaryotic communities of the French Polynesian sponge Dactylospongia metachromia display a site-specific and stable diversity during an aquaculture trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Crusot</w:t>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gardon</w:t>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Richmond</w:t>
+                <w:t xml:space="preserve">Niels van der Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+                <w:t xml:space="preserve">Rohani Ambo-Rappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elorri Barbier</w:t>
+                <w:t xml:space="preserve">Cécile Debitus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 479, 135647 (11p.). </w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), 65 [23 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10482-024-01962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777768v1</w:t>
+                <w:t xml:space="preserve">hal-04559459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic communities of the French Polynesian sponge Dactylospongia metachromia display a site-specific and stable diversity during an aquaculture trial</w:t>
+                <w:t xml:space="preserve">Chemical toxicity of leachates from synthetic and natural-based spat collectors on the embryo-larval development of the pearl oyster, Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
+                <w:t xml:space="preserve">Tony Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels van der Windt</w:t>
+                <w:t xml:space="preserve">T. Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohani Ambo-Rappe</w:t>
+                <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Debitus</w:t>
+                <w:t xml:space="preserve">Elorri Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (1), 65 [23 p.]. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 479, 135647 (11p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-024-01962-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559459v1</w:t>
+                <w:t xml:space="preserve">hal-04777768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic-pelagic coupling under juvenile oyster influence in a French Mediterranean coastal lagoon (Thau Lagoon)</w:t>
               </w:r>
@@ -693,763 +693,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different food particle sources in the pearl oyster Pinctada margaritifera and its epibionts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Marine sponge aquaculture towards drug development: An ongoing history of technical, ecological, chemical considerations and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debitus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jane de Voogd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.100887. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100887⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475050v1</w:t>
+                <w:t xml:space="preserve">hal-03330528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine sponge aquaculture towards drug development: An ongoing history of technical, ecological, chemical considerations and challenges</w:t>
+                <w:t xml:space="preserve">Assessment of an alternative Pinctada margaritifera spat collector in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Maslin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100813⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 20, 100751 (8p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330528v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an alternative Pinctada margaritifera spat collector in French Polynesia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of elevated temperature and p CO2 on the respiration, biomineralization and photophysiology of the giant clam Tridacna maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100751⟩</w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.coab041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coab041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203502v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated temperature and p CO2 on the respiration, biomineralization and photophysiology of the giant clam Tridacna maxima</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different food particle sources in the pearl oyster Pinctada margaritifera and its epibionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.coab041. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.100887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/conphys/coab041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265586v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First simultaneous assessment of macro- and meiobenthic community response to juvenile shellfish culture in a Mediterranean coastal lagoon (Thau, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Boufahja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+                <w:t xml:space="preserve">Corinne Pelaprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Berteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.106462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404848v1</w:t>
+                <w:t xml:space="preserve">hal-03411034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First simultaneous assessment of macro- and meiobenthic community response to juvenile shellfish culture in a Mediterranean coastal lagoon (Thau, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fehmi Boufahja</w:t>
+                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pelaprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrik Le Gall</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Berteaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, pp.106462. </w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411034v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shellfish culture: a complex driver of planktonic communities</w:t>
               </w:r>
@@ -1565,51 +1565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic ingestion by marine fish in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Markic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,90 +1799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of congruence between co-occurrence and functional networks: A new framework for revealing community assembly rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,412 +1927,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water temperature and food on the last stages of cultured pearl mineralization from the black-lip pearl oyster Pinctada margaritifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of an uncertain mass mortality regime triggered by climate variability on giant clam population management in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mehn</w:t>
+                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andrefouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Remoissenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193863⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145204v1</w:t>
+                <w:t xml:space="preserve">hal-02145236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of an uncertain mass mortality regime triggered by climate variability on giant clam population management in the Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
+                <w:t xml:space="preserve">Double trouble in the South Pacific subtropical gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Markic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Andrefouet</w:t>
+                <w:t xml:space="preserve">Clarisse Niemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bridson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 119, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.547-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2017.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145236v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double trouble in the South Pacific subtropical gyre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Markic</w:t>
+                <w:t xml:space="preserve">Influence of water temperature and food on the last stages of cultured pearl mineralization from the black-lip pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Niemand</w:t>
+                <w:t xml:space="preserve">Vincent Mehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bridson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+                <w:t xml:space="preserve">Julie Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 136, pp.547-564. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145234v1</w:t>
+                <w:t xml:space="preserve">hal-02145204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-component β-diversity approach reveals conservation dilemma between species and functions of coral reef fishes</w:t>
               </w:r>
@@ -2452,64 +2452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, survival and reproduction of the giant clam Tridacna maxima (Röding 1798, Bivalvia) in two contrasting lagoons in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andrefouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,64 +2586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andrefouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,77 +2733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of preoperative food and temperature conditions on pearl biogenesis in Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2848,1949 +2848,1949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic relationships between the farmed pearl oyster Pinctada margaritifera and its epibionts revealed by stable isotopes and feeding experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward sustainable pearl-oyster culture, in a changing environment: Recent findings and issues from the POLYPERL project (2012–2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/aei00157⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.227 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436435v1</w:t>
+                <w:t xml:space="preserve">hal-01613690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the bioaccumulation of ciguatoxins in giant clams (Tridacna maxima) exposed to Gambierdiscus spp. cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of density for the exploited giant clam Tridacna maxima : a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C C Wabnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Viallon</w:t>
+                <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.05.007⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.567 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618467v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature, food availability, and estradiol injection on gametogenesis and gender in the pearl oyster Pinctada margaritifera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated management of pearl culture in French Polynesia in the context of global change: synopsis of existing results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1992⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260132v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward sustainable pearl-oyster culture, in a changing environment: Recent findings and issues from the POLYPERL project (2012–2015)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Pinctada margaritifera responses to temperature and pH: Acclimation capabilities and physiological limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fremery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 182, pp.227 - 228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613690v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of density for the exploited giant clam Tridacna maxima : a meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gilbert</w:t>
+                <w:t xml:space="preserve">Impact of pCO2 on the energy, reproduction and growth of the shell of the pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12127⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01619034v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated management of pearl culture in French Polynesia in the context of global change: synopsis of existing results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+                <w:t xml:space="preserve">Nutrient regeneration in the water column and at the sediment–water interface in pearl oyster culture (Pinctada margaritifera) in a deep atoll lagoon (Ahe, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.229-234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 182, pp.304 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434821v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinctada margaritifera responses to temperature and pH: Acclimation capabilities and physiological limits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fremery</w:t>
+                <w:t xml:space="preserve">Assessing the multicomponent aspect of coral fish diversity: The impact of sampling unit dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.04.011⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.815 - 823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434318v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pCO2 on the energy, reproduction and growth of the shell of the pearl oyster Pinctada margaritifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identifying Robust Proxies of Gonad Maturation for the Protandrous Hermaphrodite Tridacna maxima (Röding, 1798, Bivalvia) from Individual to Population Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Menoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Fievet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peva Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.51 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2983/035.035.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434187v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient regeneration in the water column and at the sediment–water interface in pearl oyster culture (Pinctada margaritifera) in a deep atoll lagoon (Ahe, French Polynesia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Lacoste</w:t>
+                <w:t xml:space="preserve">Trophic relationships between the farmed pearl oyster Pinctada margaritifera and its epibionts revealed by stable isotopes and feeding experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.037⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613695v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the multicomponent aspect of coral fish diversity: The impact of sampling unit dimensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Legras</w:t>
+                <w:t xml:space="preserve">Evidence of the bioaccumulation of ciguatoxins in giant clams (Tridacna maxima) exposed to Gambierdiscus spp. cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Taiana Darius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.78 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613702v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Robust Proxies of Gonad Maturation for the Protandrous Hermaphrodite Tridacna maxima (Röding, 1798, Bivalvia) from Individual to Population Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Menoud</w:t>
+                <w:t xml:space="preserve">Effect of temperature, food availability, and estradiol injection on gametogenesis and gender in the pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Teaniniuraitemoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Van Wynsberge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+                <w:t xml:space="preserve">V. Vanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peva Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+                <w:t xml:space="preserve">S. Parrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.51 - 61. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325 (1), pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2983/035.035.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.1992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613648v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is sustainable development a motor or a constraint for the professionalization of the pearl oyster industry in Tahiti?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofouling impact on production and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.027⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618466v1</w:t>
+                <w:t xml:space="preserve">hal-01681986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofouling impact on production and ecosystem functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Lacoste</w:t>
+                <w:t xml:space="preserve">Molecular Signatures Discriminating the Male and the Female Sexual Pathways in the Pearl Oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peva Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.187-196. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0122819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01681986v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Signatures Discriminating the Male and the Female Sexual Pathways in the Pearl Oyster Pinctada margaritifera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peva Levy</w:t>
+                <w:t xml:space="preserve">Conservation and resource management in small tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Remoissenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122819⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684919v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and resource management in small tropical islands</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is sustainable development a motor or a constraint for the professionalization of the pearl oyster industry in Tahiti?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Pérez-Agúndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.06.031⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.310 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01681989v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonad transcriptome analysis of pearl oyster Pinctada margaritifera: identification of potential sex differentiation and sex determining genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peva Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4997,77 +4997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofouling development and its effect on growth and reproduction of the farmed pearl oyster Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peva Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,103 +5114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate variability and massive mortalities challenge giant clam conservation and management efforts in French Polynesia atolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160, pp.190 - 199. </w:t>
@@ -5273,57 +5273,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient fluxes between water column and sediments: Potential influence of the pearl oyster culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Lacoste</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bodoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5337,564 +5337,564 @@
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.500-505. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.500-505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499264v1</w:t>
+                <w:t xml:space="preserve">hal-01990282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient fluxes between water column and sediments: Potential influence of the pearl oyster culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Rodier</w:t>
+                <w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Pawlowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990282v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring new issues for coastal lagoons monitoring and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03608060v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring new issues for coastal lagoons monitoring and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and chemical control of the phytoplankton of Ahe lagoon, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 114, pp.1-6</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.471-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990280v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical control of the phytoplankton of Ahe lagoon, French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Charpy</w:t>
+                <w:t xml:space="preserve">Nutrient fluxes between water column and sediments: Potential influence of the pearl oyster culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bodoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.471-477</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.500-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990278v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-component analysis of species diversity of groundfish assemblages on the continental shelf of the Gulf of Lions (north-western Mediteranean Sea)</w:t>
               </w:r>
@@ -6281,51 +6281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,51 +6826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Springer Nature Switzerland, pp.103-122, 2025, Coral Reefs of the World, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7222,51 +7222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pearl of a partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7464,204 +7464,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased plastic ingestion by fish in the South Pacific oceanic accumulation zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeochemical flux associated to pearl farming activity and ecological consequences on water-column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146441v1</w:t>
+                <w:t xml:space="preserve">hal-02146438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical flux associated to pearl farming activity and ecological consequences on water-column</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased plastic ingestion by fish in the South Pacific oceanic accumulation zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146438v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t>
               </w:r>
@@ -7686,51 +7686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tiavouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7785,64 +7785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of coral reef fish biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8238,398 +8238,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clam Tridacna maxima</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of functional traits on the perception of coral reef fish biodiversity patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629919v1</w:t>
+                <w:t xml:space="preserve">hal-01629918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of functional traits on the perception of coral reef fish biodiversity patterns</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clams Tridacna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoǐt Beliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. , 2016</w:t>
+              <w:t xml:space="preserve">13th International Coral Reefs Symposium ICRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629918v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clams Tridacna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clam Tridacna maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoǐt Beliaeff</w:t>
+                <w:t xml:space="preserve">B. Belliaeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Coral Reefs Symposium ICRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969174v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagoon under contamination of sanitary concern: study of water body heterogeneity</w:t>
               </w:r>
@@ -8830,51 +8830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="083ED101"/>
+    <w:nsid w:val="6D4B743A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9061,51 +9061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-gaertner-mazouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8304-5460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115444874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richmond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van der Windt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohani Ambo-Rappe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-01962-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Boufahja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03753921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jane de Voogd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100813" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pelaprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berteaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106462" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Markic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koelmans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1631990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maihota" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193863" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Wynsberge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Remoissenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.09.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12844" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Wabnitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00157" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rou&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viallon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.05.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1992" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V9VFXF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Lo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.07.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fremery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.04.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belliard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fievet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gaertner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Wynsberge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peva Levy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.035.0107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B5659D248C1614864A381B2D625DA72E6692937/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122819" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.06.031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFN1NFGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacoste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moullac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Koua" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.01.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HWS5CV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bodoy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peacock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.02.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2PZ2V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Langlade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Durbec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gaertner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174208v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Papaconstantinou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil de Sola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Lam-H&#246;ai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps205171" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Plante-Cuny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Plante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80009-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05413102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dromard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaertner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146441v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146438v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynsberge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiavouane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rou&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sibat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629919v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belliaeff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#464;t Beliaeff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Do Chi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lemsanni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-gaertner-mazouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8304-5460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115444874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van der Windt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohani Ambo-Rappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-01962-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135647" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Boufahja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03753921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jane de Voogd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pelaprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berteaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106462" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Markic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koelmans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1631990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maihota" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Wynsberge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Remoissenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.10.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.09.031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12844" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Wabnitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12127" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V9VFXF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Lo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.07.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fremery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.04.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belliard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fievet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gaertner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Wynsberge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peva Levy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.035.0107" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00157" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rou&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viallon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.05.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1992" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B5659D248C1614864A381B2D625DA72E6692937/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122819" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.06.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFN1NFGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacoste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moullac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Koua" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.01.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HWS5CV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bodoy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peacock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Langlade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.02.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2PZ2V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Durbec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gaertner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174208v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Papaconstantinou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil de Sola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Lam-H&#246;ai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps205171" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Plante-Cuny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Plante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80009-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05413102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dromard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaertner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynsberge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiavouane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rou&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sibat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#464;t Beliaeff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belliaeff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Do Chi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lemsanni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>