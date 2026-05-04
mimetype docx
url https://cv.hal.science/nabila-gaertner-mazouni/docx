--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic communities of the French Polynesian sponge Dactylospongia metachromia display a site-specific and stable diversity during an aquaculture trial</w:t>
+                <w:t xml:space="preserve">Chemical toxicity of leachates from synthetic and natural-based spat collectors on the embryo-larval development of the pearl oyster, Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
+                <w:t xml:space="preserve">Tony Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels van der Windt</w:t>
+                <w:t xml:space="preserve">T. Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohani Ambo-Rappe</w:t>
+                <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Debitus</w:t>
+                <w:t xml:space="preserve">Elorri Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (1), 65 [23 p.]. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 479, 135647 (11p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-024-01962-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559459v1</w:t>
+                <w:t xml:space="preserve">hal-04777768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical toxicity of leachates from synthetic and natural-based spat collectors on the embryo-larval development of the pearl oyster, Pinctada margaritifera</w:t>
+                <w:t xml:space="preserve">Prokaryotic communities of the French Polynesian sponge Dactylospongia metachromia display a site-specific and stable diversity during an aquaculture trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Crusot</w:t>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gardon</w:t>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Richmond</w:t>
+                <w:t xml:space="preserve">Niels van der Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+                <w:t xml:space="preserve">Rohani Ambo-Rappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elorri Barbier</w:t>
+                <w:t xml:space="preserve">Cécile Debitus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 479, 135647 (11p.). </w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), 65 [23 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10482-024-01962-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777768v1</w:t>
+                <w:t xml:space="preserve">hal-04559459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic-pelagic coupling under juvenile oyster influence in a French Mediterranean coastal lagoon (Thau Lagoon)</w:t>
               </w:r>
@@ -693,763 +693,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine sponge aquaculture towards drug development: An ongoing history of technical, ecological, chemical considerations and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+                <w:t xml:space="preserve">Different food particle sources in the pearl oyster Pinctada margaritifera and its epibionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100813⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.100887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330528v1</w:t>
+                <w:t xml:space="preserve">hal-03475050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an alternative Pinctada margaritifera spat collector in French Polynesia</w:t>
+                <w:t xml:space="preserve">Marine sponge aquaculture towards drug development: An ongoing history of technical, ecological, chemical considerations and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Crusot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Gaertner-Mazouni</w:t>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debitus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jane de Voogd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, 100751 (8p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100751⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203502v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated temperature and p CO2 on the respiration, biomineralization and photophysiology of the giant clam Tridacna maxima</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of an alternative Pinctada margaritifera spat collector in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coab041⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, 100751 (8p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265586v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different food particle sources in the pearl oyster Pinctada margaritifera and its epibionts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of elevated temperature and p CO2 on the respiration, biomineralization and photophysiology of the giant clam Tridacna maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.100887. </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.coab041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coab041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475050v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First simultaneous assessment of macro- and meiobenthic community response to juvenile shellfish culture in a Mediterranean coastal lagoon (Thau, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pelaprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrik Le Gall</w:t>
+                <w:t xml:space="preserve">Gaëlle Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Berteaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106462⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411034v1</w:t>
+                <w:t xml:space="preserve">hal-02404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+                <w:t xml:space="preserve">First simultaneous assessment of macro- and meiobenthic community response to juvenile shellfish culture in a Mediterranean coastal lagoon (Thau, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Boufahja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+                <w:t xml:space="preserve">Corinne Pelaprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Berteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.117-126. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.106462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404848v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shellfish culture: a complex driver of planktonic communities</w:t>
               </w:r>
@@ -1565,51 +1565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic ingestion by marine fish in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Markic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,90 +1799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of congruence between co-occurrence and functional networks: A new framework for revealing community assembly rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,723 +1927,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of an uncertain mass mortality regime triggered by climate variability on giant clam population management in the Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of water temperature and food on the last stages of cultured pearl mineralization from the black-lip pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
+                <w:t xml:space="preserve">Vincent Mehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Andrefouet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145236v1</w:t>
+                <w:t xml:space="preserve">hal-02145204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double trouble in the South Pacific subtropical gyre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Markic</w:t>
+                <w:t xml:space="preserve">Consequences of an uncertain mass mortality regime triggered by climate variability on giant clam population management in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Niemand</w:t>
+                <w:t xml:space="preserve">Serge Andrefouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bridson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Remoissenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 136, pp.547-564. </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145234v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water temperature and food on the last stages of cultured pearl mineralization from the black-lip pearl oyster Pinctada margaritifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oihana Latchere</w:t>
+                <w:t xml:space="preserve">Double trouble in the South Pacific subtropical gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Markic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mehn</w:t>
+                <w:t xml:space="preserve">Clarisse Niemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bridson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Fiévet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.547-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145204v1</w:t>
+                <w:t xml:space="preserve">hal-02145234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-component β-diversity approach reveals conservation dilemma between species and functions of coral reef fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, survival and reproduction of the giant clam Tridacna maxima (Röding 1798, Bivalvia) in two contrasting lagoons in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andrefouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Loiseau</w:t>
+                <w:t xml:space="preserve">Colette Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Legras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille L. Harmelin-Vivien</w:t>
+                <w:t xml:space="preserve">Mathilde Menoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12844⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616015v1</w:t>
+                <w:t xml:space="preserve">hal-02155838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, survival and reproduction of the giant clam Tridacna maxima (Röding 1798, Bivalvia) in two contrasting lagoons in French Polynesia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+                <w:t xml:space="preserve">Multi-component β-diversity approach reveals conservation dilemma between species and functions of coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Wabnitz</w:t>
+                <w:t xml:space="preserve">B. Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Menoud</w:t>
+                <w:t xml:space="preserve">Mireille L. Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (3), pp.537 - 547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155838v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andrefouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,77 +2733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of preoperative food and temperature conditions on pearl biogenesis in Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2848,3815 +2848,3827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward sustainable pearl-oyster culture, in a changing environment: Recent findings and issues from the POLYPERL project (2012–2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic relationships between the farmed pearl oyster Pinctada margaritifera and its epibionts revealed by stable isotopes and feeding experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613690v1</w:t>
+                <w:t xml:space="preserve">hal-01436435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of density for the exploited giant clam Tridacna maxima : a meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of the bioaccumulation of ciguatoxins in giant clams (Tridacna maxima) exposed to Gambierdiscus spp. cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gilbert</w:t>
+                <w:t xml:space="preserve">Mélanie Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Taiana Darius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12127⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.78 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01619034v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated management of pearl culture in French Polynesia in the context of global change: synopsis of existing results</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of temperature, food availability, and estradiol injection on gametogenesis and gender in the pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Teaniniuraitemoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325 (1), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434821v1</w:t>
+                <w:t xml:space="preserve">hal-01260132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinctada margaritifera responses to temperature and pH: Acclimation capabilities and physiological limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Toward sustainable pearl-oyster culture, in a changing environment: Recent findings and issues from the POLYPERL project (2012–2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.261-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.04.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 182, pp.227 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434318v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pCO2 on the energy, reproduction and growth of the shell of the pearl oyster Pinctada margaritifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pinctada margaritifera responses to temperature and pH: Acclimation capabilities and physiological limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Fievet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fremery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.274-282. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434187v1</w:t>
+                <w:t xml:space="preserve">hal-01434318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient regeneration in the water column and at the sediment–water interface in pearl oyster culture (Pinctada margaritifera) in a deep atoll lagoon (Ahe, French Polynesia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Lacoste</w:t>
+                <w:t xml:space="preserve">Drivers of density for the exploited giant clam Tridacna maxima : a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C C Wabnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.037⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.567 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613695v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the multicomponent aspect of coral fish diversity: The impact of sampling unit dimensions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated management of pearl culture in French Polynesia in the context of global change: synopsis of existing results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613702v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Robust Proxies of Gonad Maturation for the Protandrous Hermaphrodite Tridacna maxima (Röding, 1798, Bivalvia) from Individual to Population Scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Impact of pCO2 on the energy, reproduction and growth of the shell of the pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2983/035.035.0107⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (Part B), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613648v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic relationships between the farmed pearl oyster Pinctada margaritifera and its epibionts revealed by stable isotopes and feeding experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
+                <w:t xml:space="preserve">Nutrient regeneration in the water column and at the sediment–water interface in pearl oyster culture (Pinctada margaritifera) in a deep atoll lagoon (Ahe, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/aei00157⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.304 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436435v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the bioaccumulation of ciguatoxins in giant clams (Tridacna maxima) exposed to Gambierdiscus spp. cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Viallon</w:t>
+                <w:t xml:space="preserve">Assessing the multicomponent aspect of coral fish diversity: The impact of sampling unit dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.815 - 823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618467v1</w:t>
+                <w:t xml:space="preserve">hal-01613702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature, food availability, and estradiol injection on gametogenesis and gender in the pearl oyster Pinctada margaritifera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Vanaa</w:t>
+                <w:t xml:space="preserve">Identifying Robust Proxies of Gonad Maturation for the Protandrous Hermaphrodite Tridacna maxima (Röding, 1798, Bivalvia) from Individual to Population Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Menoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Parrad</w:t>
+                <w:t xml:space="preserve">Simon Van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peva Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.51 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2983/035.035.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260132v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofouling impact on production and ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is sustainable development a motor or a constraint for the professionalization of the pearl oyster industry in Tahiti?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Pérez-Agúndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.310 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01681986v1</w:t>
+                <w:t xml:space="preserve">hal-01618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Signatures Discriminating the Male and the Female Sexual Pathways in the Pearl Oyster Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peva Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0122819. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and resource management in small tropical islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Remoissenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.37-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is sustainable development a motor or a constraint for the professionalization of the pearl oyster industry in Tahiti?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofouling impact on production and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 182, pp.310 - 317. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.187-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618466v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonad transcriptome analysis of pearl oyster Pinctada margaritifera: identification of potential sex differentiation and sex determining genes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of farmed pearl oysters and associated biofouling communities on nutrient regeneration in lagoons of French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-491⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.209 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719157v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of farmed pearl oysters and associated biofouling communities on nutrient regeneration in lagoons of French Polynesia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Le Moullac</w:t>
+                <w:t xml:space="preserve">Gonad transcriptome analysis of pearl oyster Pinctada margaritifera: identification of potential sex differentiation and sex determining genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peva Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ms Koua</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/aei00107⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719132v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofouling development and its effect on growth and reproduction of the farmed pearl oyster Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peva Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 434, p. 18 - 26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate variability and massive mortalities challenge giant clam conservation and management efforts in French Polynesia atolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160, pp.190 - 199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient fluxes between water column and sediments: Potential influence of the pearl oyster culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bodoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.500-505</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.500-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990282v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+                <w:t xml:space="preserve">Nutrient fluxes between water column and sediments: Potential influence of the pearl oyster culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bodoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (10-12), pp.500-505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03608060v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring new issues for coastal lagoons monitoring and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+                <w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Pawlowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990280v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical control of the phytoplankton of Ahe lagoon, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (10-12), pp.471-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient fluxes between water column and sediments: Potential influence of the pearl oyster culture</w:t>
+                <w:t xml:space="preserve">Exploring new issues for coastal lagoons monitoring and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04499264v1</w:t>
+                <w:t xml:space="preserve">hal-01990280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-component analysis of species diversity of groundfish assemblages on the continental shelf of the Gulf of Lions (north-western Mediteranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-component structuration of the species diversity of groundfish assemblages of the east coast of Corsica (Mediterranean Sea) : Variation according to the bathymetric strata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88, pp.120-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern in species richness of demersal fish assemblages on the continental shelf of the northern Mediterranean Sea : a multiscale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Gaertner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Papaconstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gil de Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 341, pp.191-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding rate of the oyster Crassostrea gigas in a natural planktonic community of the Mediterranean Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thong Lam-Höai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps205171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen fluxes involving the benthic micro- and macrophytic components in the Thau Lagoon under pre-anoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mr Plante-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Souchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 21 (6), pp.819-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0399-1784(99)80009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6666,104 +6678,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénitiers : l'autre perle du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions de l’Université de la Polynésie française, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6773,680 +6785,680 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of Coral Reefs to Contaminants of Emerging Concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Springer Nature Switzerland, pp.103-122, 2025, Coral Reefs of the World, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-98584-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bénitier n’a pas (encore) livré tous ses secrets !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaertner-Mazouni N. &amp; J.C. Gaertner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bénitiers : l'autre perle du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l’Université de la Polynésie française, pp.10-26, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bénitier, une ressource originale a la convergence des « mondes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaertner-Mazouni N. &amp; J.C. Gaertner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bénitiers : l'autre perle du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l’Université de la Polynésie française, pp.2-3, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bénitier : une sentinelle de la qualité des milieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaertner-Mazouni N. &amp; J.C. Gaertner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bénitiers : l'autre perle du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l’Université de la Polynésie française, pp.102, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une espèce emblématique vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaertner-Mazouni N. &amp; J.C. Gaertner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bénitiers : l'autre perle du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l’Université de la Polynésie française, pp.72-75, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pearl of a partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International innovation : disseminating science, research and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Media Ltd, pp.P. 21-23, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metadata service for managing spatial resources of coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal and Marine Geospatial Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coastal Systems and Continental Margins (CSCM) (13), pp.3-16, 2010, 978-1-4020-9719-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-9720-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7456,771 +7468,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical flux associated to pearl farming activity and ecological consequences on water-column</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased plastic ingestion by fish in the South Pacific oceanic accumulation zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146438v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased plastic ingestion by fish in the South Pacific oceanic accumulation zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeochemical flux associated to pearl farming activity and ecological consequences on water-column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146441v1</w:t>
+                <w:t xml:space="preserve">hal-02146438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tiavouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of coral reef fish biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International coral reef symposium </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International society for reef studies, Jun 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant clams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Wellington, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui à l’élaboration d’indicateurs territoriaux de la GIZC dans une logique d’intégration et de partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire. Le littoral subir, dire, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS). FRA., Jan 2008, Lille, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metadata Service for Managing Spatial Resources of Coastal Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoastGIS: Defining and Building a Marine and Coastal Spatial Data Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Aberdeen, British Virgin Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8230,539 +8242,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of functional traits on the perception of coral reef fish biodiversity patterns</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clam Tridacna maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belliaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629918v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clams Tridacna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of functional traits on the perception of coral reef fish biodiversity patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Coral Reefs Symposium ICRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969174v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clam Tridacna maxima</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Impact of temperature and pH predicted for the 22th century on energy metabolisms and shell growth of the giant clams Tridacna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Belliaeff</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoǐt Beliaeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. , 2016</w:t>
+              <w:t xml:space="preserve">13th International Coral Reefs Symposium ICRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629919v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagoon under contamination of sanitary concern: study of water body heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Do Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Lemsanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European lagoon conference, European lagoons and their watersheds: function and biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Klaipeda, Lithuania. n.p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8830,51 +8842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D4B743A"/>
+    <w:nsid w:val="8D6ECED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9061,51 +9073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-gaertner-mazouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8304-5460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115444874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van der Windt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohani Ambo-Rappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-01962-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135647" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Boufahja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03753921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jane de Voogd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pelaprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berteaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106462" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Markic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koelmans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1631990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maihota" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Wynsberge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Remoissenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.10.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.09.031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12844" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Wabnitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12127" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V9VFXF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Lo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.07.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fremery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.04.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belliard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fievet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gaertner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Wynsberge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peva Levy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.035.0107" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00157" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rou&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viallon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.05.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1992" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12063" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B5659D248C1614864A381B2D625DA72E6692937/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122819" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.06.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFN1NFGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacoste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moullac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Koua" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.01.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HWS5CV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bodoy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peacock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Langlade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.02.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2PZ2V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Durbec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gaertner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174208v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Papaconstantinou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil de Sola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Lam-H&#246;ai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps205171" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Plante-Cuny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Plante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80009-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05413102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dromard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaertner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynsberge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiavouane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rou&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sibat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#464;t Beliaeff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belliaeff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Do Chi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lemsanni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-gaertner-mazouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8304-5460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115444874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richmond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van der Windt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohani Ambo-Rappe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-01962-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Boufahja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03753921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jane de Voogd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100813" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliaeff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pelaprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berteaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106462" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Markic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koelmans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1631990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maihota" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193863" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Wynsberge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Remoissenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.09.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Wabnitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170565" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12844" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00157" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rou&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viallon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.05.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1992" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fremery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.04.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V9VFXF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434821v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Lo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belliard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fievet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gaertner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMD2SL2S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Wynsberge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peva Levy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.035.0107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. P&#233;rez-Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122819" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681989v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.06.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFN1NFGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12063" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B5659D248C1614864A381B2D625DA72E6692937/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacoste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moullac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Koua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00107" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.01.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HWS5CV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499264v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bodoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Peacock" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.02.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2PZ2V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fournier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Langlade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990280v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Durbec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gaertner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Papaconstantinou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil de Sola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Lam-H&#246;ai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps205171" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745110v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Plante-Cuny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Plante" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80009-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05413102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gardon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dromard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaertner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204901v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146438v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynsberge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiavouane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rou&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sibat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816812v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belliaeff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629918v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#464;t Beliaeff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Do Chi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lemsanni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>