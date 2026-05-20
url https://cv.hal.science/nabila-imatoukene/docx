--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -216,704 +216,838 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward and greener synthesis of naturally occurring long chain alkylresorcinols</w:t>
+                <w:t xml:space="preserve">Biomimetic enzymatic cascade for fatty alkyl p -hydroxycinnamate synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Flourat</w:t>
+                <w:t xml:space="preserve">Horiya Nassiba Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien A.M. Péru</w:t>
+                <w:t xml:space="preserve">Maxime Langlait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdouramane Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2025.102232⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (20), pp.6122-6134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CY00572H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445618v1</w:t>
+                <w:t xml:space="preserve">hal-05551312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Tailored Culture Medium for Improved De Novo Biosynthesis of Ferulic Acid in Fed-Batch Biphasic Fermentation with Saccharomyces cerevisiae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward and greener synthesis of naturally occurring long chain alkylresorcinols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Couvreur</w:t>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien A.M. Péru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemical Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70322/gct.2025.10006⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.102232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2025.102232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166107v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antimicrobial and antioxidant properties of synthetic phenolipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Tailored Culture Medium for Improved De Novo Biosynthesis of Ferulic Acid in Fed-Batch Biphasic Fermentation with Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horiya Nassiba Ham</w:t>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M Mention</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+                <w:t xml:space="preserve">Fanny Brunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Clémentine Fojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141, pp.190-198. </w:t>
+              <w:t xml:space="preserve">Green Chemical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.10006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2024.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70322/gct.2025.10006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143678v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Potential of Lipid-Extracted Chlorella vulgaris Residue for Yarrowia lipolytica Growth at Different pH Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the antimicrobial and antioxidant properties of synthetic phenolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horiya Nassiba Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delfau-Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
+                <w:t xml:space="preserve">Matthieu M Mention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Allais</w:t>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20040264⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2024.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684316v1</w:t>
+                <w:t xml:space="preserve">hal-05143678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Potential of Lipid-Extracted Chlorella vulgaris Residue for Yarrowia lipolytica Growth at Different pH Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delfau-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20040264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combination of cell disruption technologies for lipid recovery from dry and wet biomass of Yarrowia lipolytica and using green solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90, pp.139-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -923,275 +1057,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un nouveau procédé membranaire pour la purification in-situ du biogaz par méthanation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filali Rayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation "Biogaz et Méthanisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTBM; ATEE, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Microbioreactor for Screening of Fungal/Bacterial Co-culture Activity against a Fusarium Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Méphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BitechFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1201,161 +1335,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de méthanation de l'hydrogène H2 et du dioxyde de carbone CO2, ou de l'hydrogène H2 et du monoxyde de carbone CO en vue de la production de méthane CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3110601. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1502,51 +1636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieutaud Christopher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Florent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ompala Chardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio Rita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godon Blandine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/gct.2025.10006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horiya Nassiba Ham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M Mention" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.03.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03684316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delfau-Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perdrix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.11.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Rayen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Theoleyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieutaud Christopher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Florent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ompala Chardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio Rita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godon Blandine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horiya Nassiba Ham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Langlait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00572H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/gct.2025.10006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M Mention" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2024.03.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03684316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delfau-Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040264" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perdrix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.11.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Rayen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Theoleyre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>