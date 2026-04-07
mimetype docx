--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -587,265 +587,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Monographie d’artistes : une contrainte, un modèle, un schéma adaptable ? Suivi d’un entretien avec Sylvie Aubenas, Éric de Chassey, Philippe Plagnieux et Agnès Rouveret »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laclotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°4, pp. 404-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.10437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le voyage architectural en Méditerranée : entre poétique des ruines et rigueur mathématique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°22 : "Voyage", avril, pp. 38-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Histoire de l’art européen et orientalisme. Points de vue avec Christine Peltre et Zeynep Çelik »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N°3, pp. 364-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/perspective.4234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009600v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-04007747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Impressions de villes »</w:t>
               </w:r>
@@ -1793,441 +1793,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Histoire transnationale d’un monument déplacé (Alger, 1845-Neuilly, 1980) : la statue équestre du duc d’Orléans, par Carlo Marochetti »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans « La statuaire publique : objet d’histoire ou d’histoire de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La circulation des objets à l’épreuve des frontières », conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-ans de l’Association française des régisseurs d’œuvres d’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFROA; Paris, Archives nationales, Pierrefitte-sur-Seine, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Oct 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Égypte dans l’espace urbain à Paris, de l’expédition de Bonaparte à la construction du cinéma Louxor », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le goût pour l’Égypte au XIXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHAM, HERMA, Université de Poitiers, 5 avril 2017, Apr 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CRIHAM, HERMA, Université de Poitiers, 5 avril 2017, Apr 2017, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Rebirth of Rome and the Invention of African Antiquities », in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Legacy of Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Minnesota Twin-cities, Apr 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University of Minnesota Twin-cities, Apr 2017, Minneapolis, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Alger, dessein d’une capitale et scène architecturale du politique, de Le Corbusier à Oscar Niemeyer », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« ‘‘Décapitalisations’’ : Contestations, exils, transferts, bicéphalie… des villes capitales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Histoire du XIXe siècle, Centre André Chastel, Université Paris-Sorbonne, dans le cadre du projet Sorbonne Universités « Capitales », Maison de la Recherche, 16-18 juin 2016, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire sien le patrimoine de l’autre », dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« 150 ans. À la Découverte des Mondes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d’histoire naturelle de Toulouse, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010986v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04037544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le local peut-il devenir global ? Enquête d’histoire de l’architecture »</w:t>
               </w:r>
@@ -5301,1084 +5301,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et législation, entre Paris et Alger&amp;quot;, dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Bady; Marie Cornu; Jérôme Fromageau; Jean-Michel Leniaud et Vincent Négri (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913, genèse d’une loi sur les Monuments historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 292-303, 2013, 978-2-11-009315-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La muséographie à l’œuvre en Afrique du Nord. La formation des collections archéologiques et objets d’art dans les musées en Algérie et en Tunisie, XIXe-XXe siècle)&amp;quot; dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabah Ferdi, Farid Ighilahris (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du CNRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alger, Centre national de la recherche en Archéologie / Ministère de la Culture, 2013, pp. 114-121, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">1913, genèse d’une loi sur les Monuments historiques</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chefs-d’œuvre en quête de publics. Musées et transferts culturels franco-algériens », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Jelidi, Pierre-Noël Denieul (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Musées au Maghreb et leurs publics, Algérie, Maroc, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp. 25-41, 2013, 9782110089861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musées et architecture en France : neutralité ou décor, collection ou concept ?&amp;quot; dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et quotidien des musées (Actes des 1res Rencontres du Léman, Genève, 19-21 juin 2008, ICOM Suisse, ICOM France, ICOM Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 292-303, 2013, 978-2-11-009315-8</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genève, Design-Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 14-31, 2011, 978-3-9523484-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp. 25-41, 2013, 9782110089861</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les archives, lieux de mémoire communs ». Postface dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Charpentier; Sidi Mohamed Negadi; Michel Terrasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image de Tlemcen dans les archives françaises, Catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tlemcen-Paris, Centre culturel français de Tlemcen / Ambassade de France à Alger / Blida : Imprimerie Mauguin, 2011, pp. 201-208, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Architecture et quotidien des musées (Actes des 1res Rencontres du Léman, Genève, 19-21 juin 2008, ICOM Suisse, ICOM France, ICOM Italie)</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« From Ruins to Heritage. The Past Perfect and the Idealized Antiquity in North Africa », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabor Klaniczay, Michael Werner et Otto Gecser (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiple Antiquities – Multiple Modernities. Ancient Histories in Ninneteenth Century European Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Verlag / The University of Chicago Press Books; Francfurt / New York / Chicago, pp. 335-364., 2011, 978-3-593-39101-4 (br.). - 3-593-39101-5 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du voyage pittoresque au tourisme patrimonial. L'action des syndicats d’initiative nord-africains, ou l'invention d'une Méditerranée moderne&amp;quot; dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Andrieux, Patrick Harismendy (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiateurs et entrepreneurs culturels du tourisme, 1850-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 14-31, 2011, 978-3-9523484-3-7</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 111-129, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Tlemcen-Paris, Centre culturel français de Tlemcen / Ambassade de France à Alger / Blida : Imprimerie Mauguin, 2011, pp. 201-208, 2011</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edmond Duthoit. Un architecte néo-gothique et moderne, entre Picardie et Méditerranée », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nabila Oulebsir, Mercedes Volait (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Orientalisme architectural, entre imaginaires et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Editions Picard / CNRS, 2009, pp. 155-176., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Campus Verlag / The University of Chicago Press Books; Francfurt / New York / Chicago, pp. 335-364., 2011, 978-3-593-39101-4 (br.). - 3-593-39101-5 (br.)</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contribution de l’Agence du Plan. Entretien avec Jean-Jacques Deluz », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cohen; Nabila Oulebsir; Youcef Kanoun (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alger. Paysage urbain et architectures, 1800-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Besançon, Editions de L'Imprimeur, 2003, pp. 228-250., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp. 111-129, 2011</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ambiguïtés du régionalisme : le style néo-mauresque » dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cohen, Nabila Oulebsir, Youcef Kanoun (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alger. Paysage urbain et architectures, 1800-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Besançon, Editions de l'Imprimeur, 2003, pp. 104-124, 2003, 978-2910735838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Editions Picard / CNRS, 2009, pp. 155-176., 2009</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paysage et patrimoine : lieux et monuments de l’Algérie dans les années romantiques », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Guégan (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Delacroix à Renoir : l’Algérie des peintres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, IMA / Hazan / Williamstown, Clark Art Institute, 2003, pp. 100-107, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Besançon, Editions de L'Imprimeur, 2003, pp. 228-250., 2003</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La définition du paysage architectural dans les expéditions scientifiques de Morée et d’Algérie », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Noëlle Bourguet, Daniel Nordman, Vassilis Panayotopoulos, Maroula Sinarellis (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes en Méditerranée. Les expéditions françaises d’Égypte, de Morée et d’Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athènes, Institut de recherches néohelléniques-FNRS, 1999, pp. 293-314., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Besançon, Editions de l'Imprimeur, 2003, pp. 104-124, 2003, 978-2910735838</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du politique à l’esthétique : l’architecture néo-mauresque à Alger » dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyne Dakhlia (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanité arabe. Hommage à Bernard Lepetit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, 1998, pp. 299-321, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, IMA / Hazan / Williamstown, Clark Art Institute, 2003, pp. 100-107, 2003</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rome ou la Méditerranée ? Les relevés d’architecture d’Amable Ravoisié en Algérie (1840-1842) », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Noëlle Bourguet, Bernard Lepetit, Daniel Nordman et Maroula Sinarellis (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Invention scientifique de la Méditerranée : Égypte, Morée, Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Editions de l'EHESS, 1998, pp. 239-271, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007804v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04008193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Invention de la tradition : les travaux du Comité du Vieil Alger (1905-1930) », dans</w:t>
               </w:r>
@@ -6701,51 +6701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="522C7C1E"/>
+    <w:nsid w:val="D3A813CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6932,51 +6932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-oulebsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5128-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Swenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04007022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laclotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.10437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remmm.1994.1667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hudowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouchenaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Minnaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tranoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferriot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Frohne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mokhiber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Terpak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Celik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clancy-Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Roberts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitemie Maldonado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benoit-Cattin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/architectures-dorient-en-france" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100575740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kanoun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Decouvrir-le-ministere/histoire-du-ministere/ressources-documentaires/publications/La-collection-Travaux-et-documents/1941.-genese-et-developpements-d-une-loi-sur-l-archeologie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04008825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093158/index.shtml#" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icom.museum/resources/publications-database/publication/architecture-et-quotidien-du-musee-geneve-19-20-et-21-juin-2008/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2649" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007804v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-oulebsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5128-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Swenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04007022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laclotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.10437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remmm.1994.1667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hudowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouchenaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Minnaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tranoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferriot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Frohne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mokhiber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Terpak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Celik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clancy-Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Roberts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitemie Maldonado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benoit-Cattin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/architectures-dorient-en-france" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100575740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kanoun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Decouvrir-le-ministere/histoire-du-ministere/ressources-documentaires/publications/La-collection-Travaux-et-documents/1941.-genese-et-developpements-d-une-loi-sur-l-archeologie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093158/index.shtml#" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04008825v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icom.museum/resources/publications-database/publication/architecture-et-quotidien-du-musee-geneve-19-20-et-21-juin-2008/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2649" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>