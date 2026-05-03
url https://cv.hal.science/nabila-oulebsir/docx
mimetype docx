--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -587,265 +587,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Histoire de l’art européen et orientalisme. Points de vue avec Christine Peltre et Zeynep Çelik »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°3, pp. 364-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.4234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Monographie d’artistes : une contrainte, un modèle, un schéma adaptable ? Suivi d’un entretien avec Sylvie Aubenas, Éric de Chassey, Philippe Plagnieux et Agnès Rouveret »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laclotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N°4, pp. 404-512. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.10437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/perspective.10437⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04009620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le voyage architectural en Méditerranée : entre poétique des ruines et rigueur mathématique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°22 : "Voyage", avril, pp. 38-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007747v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04009600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Impressions de villes »</w:t>
               </w:r>
@@ -1793,441 +1793,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La circulation des objets à l’épreuve des frontières », conférence inaugurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt-ans de l’Association française des régisseurs d’œuvres d’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFROA; Paris, Archives nationales, Pierrefitte-sur-Seine, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Histoire transnationale d’un monument déplacé (Alger, 1845-Neuilly, 1980) : la statue équestre du duc d’Orléans, par Carlo Marochetti »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans « La statuaire publique : objet d’histoire ou d’histoire de l’art »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Oct 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, AFROA; Paris, Archives nationales, Pierrefitte-sur-Seine, Dec 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Égypte dans l’espace urbain à Paris, de l’expédition de Bonaparte à la construction du cinéma Louxor », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le goût pour l’Égypte au XIXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHAM, HERMA, Université de Poitiers, 5 avril 2017, Apr 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CRIHAM, HERMA, Université de Poitiers, 5 avril 2017, Apr 2017, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Rebirth of Rome and the Invention of African Antiquities », in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Legacy of Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Minnesota Twin-cities, Apr 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University of Minnesota Twin-cities, Apr 2017, Minneapolis, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire sien le patrimoine de l’autre », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« 150 ans. À la Découverte des Mondes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum d’histoire naturelle de Toulouse, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alger, dessein d’une capitale et scène architecturale du politique, de Le Corbusier à Oscar Niemeyer », dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« ‘‘Décapitalisations’’ : Contestations, exils, transferts, bicéphalie… des villes capitales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Histoire du XIXe siècle, Centre André Chastel, Université Paris-Sorbonne, dans le cadre du projet Sorbonne Universités « Capitales », Maison de la Recherche, 16-18 juin 2016, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037544v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04010986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le local peut-il devenir global ? Enquête d’histoire de l’architecture »</w:t>
               </w:r>
@@ -3132,234 +3132,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Musées en région : perspectives scientifiques et professionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans table ronde éponyme, Université de Poitiers / DRAC Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Musées, créativité et territoires », table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tranoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Faracci</w:t>
-[...61 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04011008v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04024984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Patrimoines et territoires – Thouars : architecture et mémoire ouvrière »</w:t>
               </w:r>
@@ -5142,1243 +5142,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le rythme architectural et urbain : temps, espace, mouvement », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Désirée Lorenz, Cheikh Nguirane et Sarah Porcheron (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rythmes, Espaces et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 61-72, 2018, 978-2-84287-783-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Photographie et patrimoine culturel : une histoire visuelle de la Casbah d’Alger», Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Oulebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Gédovius, Yves Robertet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Casbah d’Alger 1960. L’Esprit d’une ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Imanta, Imprimerie Escourbiac (Graulhet, Tarn), 2018, pp. 4-7, 2018, 978-2-956288-20-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Rythmes, Espaces et Sociétés</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et législation, entre Paris et Alger&amp;quot;, dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Bady; Marie Cornu; Jérôme Fromageau; Jean-Michel Leniaud et Vincent Négri (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913, genèse d’une loi sur les Monuments historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 61-72, 2018, 978-2-84287-783-5</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 292-303, 2013, 978-2-11-009315-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">1913, genèse d’une loi sur les Monuments historiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La muséographie à l’œuvre en Afrique du Nord. La formation des collections archéologiques et objets d’art dans les musées en Algérie et en Tunisie, XIXe-XXe siècle)&amp;quot; dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabah Ferdi, Farid Ighilahris (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du CNRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alger, Centre national de la recherche en Archéologie / Ministère de la Culture, 2013, pp. 114-121, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chefs-d’œuvre en quête de publics. Musées et transferts culturels franco-algériens », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Jelidi, Pierre-Noël Denieul (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Musées au Maghreb et leurs publics, Algérie, Maroc, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp. 25-41, 2013, 9782110089861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musées et architecture en France : neutralité ou décor, collection ou concept ?&amp;quot; dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et quotidien des musées (Actes des 1res Rencontres du Léman, Genève, 19-21 juin 2008, ICOM Suisse, ICOM France, ICOM Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 292-303, 2013, 978-2-11-009315-8</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genève, Design-Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 14-31, 2011, 978-3-9523484-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alger, Centre national de la recherche en Archéologie / Ministère de la Culture, 2013, pp. 114-121, 2013</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« From Ruins to Heritage. The Past Perfect and the Idealized Antiquity in North Africa », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabor Klaniczay, Michael Werner et Otto Gecser (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiple Antiquities – Multiple Modernities. Ancient Histories in Ninneteenth Century European Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Verlag / The University of Chicago Press Books; Francfurt / New York / Chicago, pp. 335-364., 2011, 978-3-593-39101-4 (br.). - 3-593-39101-5 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp. 25-41, 2013, 9782110089861</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du voyage pittoresque au tourisme patrimonial. L'action des syndicats d’initiative nord-africains, ou l'invention d'une Méditerranée moderne&amp;quot; dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Andrieux, Patrick Harismendy (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiateurs et entrepreneurs culturels du tourisme, 1850-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 111-129, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp. 14-31, 2011, 978-3-9523484-3-7</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les archives, lieux de mémoire communs ». Postface dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Charpentier; Sidi Mohamed Negadi; Michel Terrasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image de Tlemcen dans les archives françaises, Catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tlemcen-Paris, Centre culturel français de Tlemcen / Ambassade de France à Alger / Blida : Imprimerie Mauguin, 2011, pp. 201-208, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Tlemcen-Paris, Centre culturel français de Tlemcen / Ambassade de France à Alger / Blida : Imprimerie Mauguin, 2011, pp. 201-208, 2011</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edmond Duthoit. Un architecte néo-gothique et moderne, entre Picardie et Méditerranée », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nabila Oulebsir, Mercedes Volait (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Orientalisme architectural, entre imaginaires et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Editions Picard / CNRS, 2009, pp. 155-176., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Campus Verlag / The University of Chicago Press Books; Francfurt / New York / Chicago, pp. 335-364., 2011, 978-3-593-39101-4 (br.). - 3-593-39101-5 (br.)</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ambiguïtés du régionalisme : le style néo-mauresque » dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cohen, Nabila Oulebsir, Youcef Kanoun (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alger. Paysage urbain et architectures, 1800-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Besançon, Editions de l'Imprimeur, 2003, pp. 104-124, 2003, 978-2910735838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp. 111-129, 2011</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contribution de l’Agence du Plan. Entretien avec Jean-Jacques Deluz », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cohen; Nabila Oulebsir; Youcef Kanoun (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alger. Paysage urbain et architectures, 1800-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Besançon, Editions de L'Imprimeur, 2003, pp. 228-250., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Editions Picard / CNRS, 2009, pp. 155-176., 2009</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paysage et patrimoine : lieux et monuments de l’Algérie dans les années romantiques », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Guégan (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Delacroix à Renoir : l’Algérie des peintres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, IMA / Hazan / Williamstown, Clark Art Institute, 2003, pp. 100-107, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Besançon, Editions de L'Imprimeur, 2003, pp. 228-250., 2003</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La définition du paysage architectural dans les expéditions scientifiques de Morée et d’Algérie », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Noëlle Bourguet, Daniel Nordman, Vassilis Panayotopoulos, Maroula Sinarellis (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes en Méditerranée. Les expéditions françaises d’Égypte, de Morée et d’Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athènes, Institut de recherches néohelléniques-FNRS, 1999, pp. 293-314., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Besançon, Editions de l'Imprimeur, 2003, pp. 104-124, 2003, 978-2910735838</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rome ou la Méditerranée ? Les relevés d’architecture d’Amable Ravoisié en Algérie (1840-1842) », dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Noëlle Bourguet, Bernard Lepetit, Daniel Nordman et Maroula Sinarellis (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Invention scientifique de la Méditerranée : Égypte, Morée, Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Editions de l'EHESS, 1998, pp. 239-271, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, IMA / Hazan / Williamstown, Clark Art Institute, 2003, pp. 100-107, 2003</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du politique à l’esthétique : l’architecture néo-mauresque à Alger » dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Oulebsir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyne Dakhlia (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanité arabe. Hommage à Bernard Lepetit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, 1998, pp. 299-321, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008193v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04007804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Invention de la tradition : les travaux du Comité du Vieil Alger (1905-1930) », dans</w:t>
               </w:r>
@@ -6701,51 +6701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3A813CE"/>
+    <w:nsid w:val="14634BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6932,51 +6932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-oulebsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5128-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Swenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04007022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laclotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.10437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remmm.1994.1667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hudowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouchenaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Minnaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tranoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferriot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Frohne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mokhiber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Terpak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Celik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clancy-Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Roberts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitemie Maldonado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benoit-Cattin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/architectures-dorient-en-france" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100575740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kanoun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Decouvrir-le-ministere/histoire-du-ministere/ressources-documentaires/publications/La-collection-Travaux-et-documents/1941.-genese-et-developpements-d-une-loi-sur-l-archeologie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093158/index.shtml#" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04008825v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icom.museum/resources/publications-database/publication/architecture-et-quotidien-du-musee-geneve-19-20-et-21-juin-2008/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2649" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabila-oulebsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5128-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Swenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04007022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.4234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laclotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.10437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remmm.1994.1667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04037372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hudowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bouchenaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Minnaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tranoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferriot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Frohne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mokhiber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Terpak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Celik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clancy-Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Roberts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Grabar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Makariou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poss&#233;m&#233; &#201;velyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitemie Maldonado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benoit-Cattin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/architectures-dorient-en-france" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100575740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kanoun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04544556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Decouvrir-le-ministere/histoire-du-ministere/ressources-documentaires/publications/La-collection-Travaux-et-documents/1941.-genese-et-developpements-d-une-loi-sur-l-archeologie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=906" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093158/index.shtml#" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04008825v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icom.museum/resources/publications-database/publication/architecture-et-quotidien-du-musee-geneve-19-20-et-21-juin-2008/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009639v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007804v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>