--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1154,190 +1154,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virial identity and weak dispersion for the magnetic Dirac equation</w:t>
+                <w:t xml:space="preserve">Limiting absorption principle for some long range perturbations of Dirac systems at threshold energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero d'Ancona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Fanelli</w:t>
+                <w:t xml:space="preserve">Sylvain Golénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430346v2</w:t>
+                <w:t xml:space="preserve">hal-00392422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting absorption principle for some long range perturbations of Dirac systems at threshold energies</w:t>
+                <w:t xml:space="preserve">Virial identity and weak dispersion for the magnetic Dirac equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero d'Ancona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Golénia</w:t>
+                <w:t xml:space="preserve">Luca Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392422v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-variational computation of the eigenstates of Dirac operators with radially symmetric potentials</w:t>
               </w:r>
@@ -2559,217 +2559,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of logical gates on inﬁnite dimensional quantum oscillators</w:t>
+                <w:t xml:space="preserve">Which notion of energy for bilinear quantum systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.5825-5830</w:t>
+              <w:t xml:space="preserve">LHMNLC - 4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637115v1</w:t>
+                <w:t xml:space="preserve">hal-00784890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which notion of energy for bilinear quantum systems?</w:t>
+                <w:t xml:space="preserve">Implementation of logical gates on inﬁnite dimensional quantum oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHMNLC - 4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.226-230</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.5825-5830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784890v1</w:t>
+                <w:t xml:space="preserve">hal-00637115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Visciglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2866-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536270v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonell Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ra&#250;l Barrenechea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837475v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578790v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scipio Cuccagna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430346v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero d'Ancona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116269v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016041v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108459v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Visciglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2866-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536270v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonell Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ra&#250;l Barrenechea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837475v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578790v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scipio Cuccagna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430346v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero d'Ancona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116269v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016041v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108459v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>