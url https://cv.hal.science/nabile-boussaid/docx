--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -815,233 +815,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate controllability of the Schrödinger Equation with a polarizability term in higher Sobolev norms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element eigenvalue enclosures for the Maxwell operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Raúl Barrenechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyonell Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006178v1</w:t>
+                <w:t xml:space="preserve">hal-00949589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element eigenvalue enclosures for the Maxwell operator</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approximate controllability of the Schrödinger Equation with a polarizability term in higher Sobolev norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabile Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caponigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Raúl Barrenechea</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00949589v1</w:t>
+                <w:t xml:space="preserve">hal-01006178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue enclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Raúl Barrenechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyonell Boulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,190 +1154,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting absorption principle for some long range perturbations of Dirac systems at threshold energies</w:t>
+                <w:t xml:space="preserve">Virial identity and weak dispersion for the magnetic Dirac equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Golénia</w:t>
+                <w:t xml:space="preserve">Piero d'Ancona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392422v1</w:t>
+                <w:t xml:space="preserve">hal-00430346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virial identity and weak dispersion for the magnetic Dirac equation</w:t>
+                <w:t xml:space="preserve">Limiting absorption principle for some long range perturbations of Dirac systems at threshold energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Golénia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero d'Ancona</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00430346v2</w:t>
+                <w:t xml:space="preserve">hal-00392422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-variational computation of the eigenstates of Dirac operators with radially symmetric potentials</w:t>
               </w:r>
@@ -1668,235 +1668,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Ball-Marsden-Slemrod obstruction for bilinear control systems</w:t>
+                <w:t xml:space="preserve">Impulsive control of the bilinear Schrödinger equation: propagators and attainable sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537743v3</w:t>
+                <w:t xml:space="preserve">hal-02747636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive control of the bilinear Schrödinger equation: propagators and attainable sets</w:t>
+                <w:t xml:space="preserve">On the Ball-Marsden-Slemrod obstruction for bilinear control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747636v1</w:t>
+                <w:t xml:space="preserve">hal-01537743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximate controllability result with continuous spectrum : the Morse potential with dipolar interaction</w:t>
               </w:r>
@@ -2066,330 +2066,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy estimates for low regularity bilinear Schrödinger equations</w:t>
+                <w:t xml:space="preserve">Total variation of the control and energy of bilinear quantum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control of Systems Governed by Partial Differential Equations (2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3714-3719</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784876v2</w:t>
+                <w:t xml:space="preserve">hal-00800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small time reachable set of bilinear quantum systems</w:t>
+                <w:t xml:space="preserve">Energy estimates for low regularity bilinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426208⟩</w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control of Systems Governed by Partial Differential Equations (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130925-3-FR-4043.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710040v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total variation of the control and energy of bilinear quantum systems</w:t>
+                <w:t xml:space="preserve">Small time reachable set of bilinear quantum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caponigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.1083-1087, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800548v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate controllability of the Schrödinger equation with a polarizability term</w:t>
               </w:r>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Visciglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2866-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536270v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonell Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ra&#250;l Barrenechea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837475v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578790v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scipio Cuccagna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430346v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero d'Ancona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116269v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016041v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108459v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caponigro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588494" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016299v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108412" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Visciglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-2866-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620733v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2255948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536270v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonell Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/32" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ra&#250;l Barrenechea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837475v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578790v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scipio Cuccagna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430346v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero d'Ancona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116269v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016041v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537743v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784876v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108459v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>