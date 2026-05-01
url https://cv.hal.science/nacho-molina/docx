--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -3827,51 +3827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A99D1E3"/>
+    <w:nsid w:val="CACB27C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>