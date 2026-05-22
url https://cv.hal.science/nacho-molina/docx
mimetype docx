--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -135,3457 +135,3457 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biophysical Modeling Uncovers Transcription Factor and Nucleosome Binding on Single DNA Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasha Dalakishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Managori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Věra Slaninová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Molecule DNA Footprinting and Transcription Imaging Reveal the Molecular Mechanisms of Promoter Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Slaninova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Mazzarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasha Dalakishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Depierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Moene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNA polymerase II initiation factors show different dynamic behaviour upon induced transcription in live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attlia Oravecz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Conic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacho Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition between transcription and loop extrusion modulates promoter and enhancer dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Platania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Molcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell multiomics reveals the oscillatory dynamics of mRNA metabolism and chromatin accessibility during the cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maulik K Nariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Santiago-Algarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cerciat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (8), pp.116089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling enteroendocrine cell lineage dynamics and associated gene regulatory networks during intestinal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishabh Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (10), pp.bio062083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/bio.062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05324757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse promoters are characterised by low occupancy and high turnover of RNA polymerase II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasit Chatsirisupachai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina J. I. Moene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozemarijn Kleinendorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kreibich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (5), pp.447 - 471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44320-025-00094-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-specific transcript buffering revealed by perturbation of coactivator complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faezeh Forouzanfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David F Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Amaral de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (12), pp.eadr1492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adr1492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription processes compete with loop extrusion to homogenize promoter and enhancer dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Platania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Molcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (50), pp.eadq0987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adq0987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cell-fate decision landscapes by estimating transcription factor dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuben Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.100512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04140681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle gene regulation dynamics revealed by RNA velocity and deep-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Oravecz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Durik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Alunni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-30545-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of transcription reactivation dynamics exiting mitosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Co-occupancy Identifies Transcription Factor Binding Cooperativity In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Sönmezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozemarijn Kleinendorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Imanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Barzaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villacorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009354⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (2), pp.255-267.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123422v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise measurements of chromatin diffusion dynamics by modeling using Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Oravecz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Maroquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.6184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-26466-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Co-occupancy Identifies Transcription Factor Binding Cooperativity In Vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozemarijn Kleinendorst</w:t>
+                <w:t xml:space="preserve">Regulation of transcription reactivation dynamics exiting mitosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Sarnataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilek Imanci</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacho Molina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.11.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120499v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal specificity and heterogeneity of Drosophila immune cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Riba</w:t>
+                <w:t xml:space="preserve">First Responders Shape a Prompt and Sharp NF-κB-Mediated Transcriptional Response to TNF-α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Carelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2020104486⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (9), pp.101529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909561v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Responders Shape a Prompt and Sharp NF-κB-Mediated Transcriptional Response to TNF-α</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Colombo</w:t>
+                <w:t xml:space="preserve">Temporal specificity and heterogeneity of Drosophila immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pavlidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101529⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2020104486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044483v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rfx6 promotes the differentiation of peptide-secreting enteroendocrine cells while repressing genetic programs controlling serotonin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Piccand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Vagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.24-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple inputs ensure yeast cell size homeostasis during cell cycle progression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging of native transcription factors and histone phosphorylation at high resolution in live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Conic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desplancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.34025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (4), pp.1537-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201709153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415732v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian clock-dependent and -independent posttranscriptional regulation underlies temporal mRNA accumulation in mouse liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingkui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Symul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (8), pp.E1916-E1925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1715225115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of native transcription factors and histone phosphorylation at high resolution in live cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple inputs ensure yeast cell size homeostasis during cell cycle progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Garmendia-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Matifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacho Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201709153⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.34025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349584v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of silent transcription intervals and noise characteristics of mammalian genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Naef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/msb.20156257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and consequences of transcriptional discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Naef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli Schibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), pp.657-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceb.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian Genes Are Transcribed with Widely Different Bursting Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 332 (6028), pp.472-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1198817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws in functional genome content across prokaryotic clades and lifestyles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Nimwegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (6), pp.243-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tig.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal patterns of purifying selection at noncoding positions in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Nimwegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (1), pp.148-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.6759507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of domain-content in bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Nimwegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1745-6150-3-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SwissRegulon: a database of genome-wide annotations of regulatory sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Pachkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionas Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Van Nimwegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (Database), pp.D127-D131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkl857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117199v1</w:t>
-              </w:r>
-[...502 lines deleted...]
-                <w:t xml:space="preserve">hal-04312310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3603,90 +3603,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Endogenous Transcription Factors in Single Cells Using an Antibody Electroporation-Based Imaging Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Conic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desplancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CACB27C4"/>
+    <w:nsid w:val="E91020A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4058,51 +4058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nacho-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-3055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461663v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Nariya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santiago-Algarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cerciat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasit Chatsirisupachai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. I. Moene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn Kleinendorst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kreibich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Molina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00094-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001400v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Forouzanfar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Furst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Amaral de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr1492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04140681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gradwohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Alunni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30545-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sarnataro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can S&#246;nmezer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Imanci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barzaghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villacorta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.11.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909561v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattenoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Sakr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pavlidaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delaporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020104486" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zambrano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Loffreda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Stefanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Colombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101529" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.08.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garmendia-Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkui Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Symul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Yeung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gobet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715225115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplancq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ferrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Naef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zoller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Schibler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WSF7JK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Nimwegen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2009.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GWT5R9V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6759507" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-3-51" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionas Erb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Van Nimwegen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl857" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Managori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bardet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attlia Oravecz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9674-2_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nacho-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-3055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Managori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bardet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attlia Oravecz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Molina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Platania" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Erb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Barbieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Molcrette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Nariya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santiago-Algarra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cerciat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasit Chatsirisupachai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. I. Moene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn Kleinendorst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kreibich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00094-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001400v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Forouzanfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F Moreno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Furst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Amaral de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr1492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0987" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04140681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gradwohl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100512" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Alunni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30545-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can S&#246;nmezer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Imanci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barzaghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villacorta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.11.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maroquenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26466-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sarnataro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009354" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zambrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Loffreda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Stefanelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Colombo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909561v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattenoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Sakr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pavlidaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delaporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020104486" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.08.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplancq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ferrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fischer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709153" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkui Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Symul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Yeung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gobet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715225115" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garmendia-Torres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Naef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zoller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nicolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Schibler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.09.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WSF7JK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatfield" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198817" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Nimwegen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2009.04.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GWT5R9V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6759507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-3-51" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionas Erb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Van Nimwegen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9674-2_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>