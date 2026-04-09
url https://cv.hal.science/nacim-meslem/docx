--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -239,5056 +239,5290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval estimation for continuous-time linear switched systems via ellipsoidal analysis</w:t>
+                <w:t xml:space="preserve">A fault adaptive LPV shared control for driver assistance using advanced fault estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+                <w:t xml:space="preserve">Lama Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101675⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173, pp.106963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440318v1</w:t>
+                <w:t xml:space="preserve">hal-05580616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation for a class of nonlinear systems based on a bundle of observers and zonotope analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval estimation for continuous-time linear switched systems via ellipsoidal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155, pp.103561. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60, pp.101675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307140v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered Controllers using Contraction Analysis</w:t>
+                <w:t xml:space="preserve">Distributed Interval Estimation for Continuous-Time Linear Systems Based on Robust Observer and Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+                <w:t xml:space="preserve">Jiahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2379580⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2026.3678733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862017v2</w:t>
+                <w:t xml:space="preserve">hal-05581099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional interval estimation for continuous-time linear systems with time-invariant uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interval Estimation for Continuous-Time Linear Systems With Discrete Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raissi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (2), pp.1318 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3610148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854998v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Estimation for Continuous-Time Linear Systems With Discrete Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fault Detection for Lipschitz Nonlinear Systems Using Robust Observer and Ellipsoidal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renpu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3610148⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), pp.4523-4535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264212v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection for Lipschitz Nonlinear Systems Using Robust Observer and Ellipsoidal Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secure state estimation for controlled continuous-time linear systems in the presence of sensors and actuators anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7918⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999295v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Triggered Interval Observer Design for Multisensor Systems Under Delayed Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Line Tagne Mogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Becis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Line Tagne Mogue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2025, 9, pp.1910-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3582621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure state estimation for controlled continuous-time linear systems in the presence of sensors and actuators anomalies</w:t>
+                <w:t xml:space="preserve">Impulsive set-membership state estimators for continuous-time linear systems based on delayed discrete-time periodic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01912-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.101232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367307v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive set-membership state estimators for continuous-time linear systems based on delayed discrete-time periodic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving Horizon Set‐Valued State Estimation for Discrete‐Time Switched Descriptor Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Lamouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101232⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ?, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.70024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051669v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Horizon Set‐Valued State Estimation for Discrete‐Time Switched Descriptor Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rihab Lamouchi</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation for a class of nonlinear systems based on a bundle of observers and zonotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.70024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155, pp.103561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419222v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less‐conservative reduced‐order interval estimation: A new two‐step approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Event-triggered Controllers using Contraction Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7218⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (5), pp.994-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2379580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597179v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-valued state estimators for a class of uncertain discrete-time nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional interval estimation for continuous-time linear systems with time-invariant uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101004⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (February), pp.112017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597178v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight interval state estimate for discrete‐time descriptor linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rihab Lamouchi</w:t>
+                <w:t xml:space="preserve">Less‐conservative reduced‐order interval estimation: A new two‐step approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 34 (8), pp.5306-5328. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 34 (7), pp.4613-4625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.7265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04597176v1</w:t>
+                <w:t xml:space="preserve">hal-04597179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+              <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Valued State Estimator With Sparse and Delayed Measurements for Uncertain Discrete-Time Linear Systems</w:t>
+                <w:t xml:space="preserve">Set-valued state estimators for a class of uncertain discrete-time nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (July), pp.101004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04597177v1</w:t>
+                <w:t xml:space="preserve">hal-04597178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Zonotopic Approach Applied to Fault Detection for Takagi-Sugeno Fuzzy Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+                <w:t xml:space="preserve">Tight interval state estimate for discrete‐time descriptor linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), pp.5306-5328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3267076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04236218v1</w:t>
+                <w:t xml:space="preserve">hal-04597176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis by interval‐based adaptive thresholds and peak‐to‐peak observers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Set-Valued State Estimator With Sparse and Delayed Measurements for Uncertain Discrete-Time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.904-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.3535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877283v1</w:t>
+                <w:t xml:space="preserve">hal-04597177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structure to design interval observers for linear continuous-time systems</w:t>
+                <w:t xml:space="preserve">Tight set-valued state estimation by combining reachability analysis and set-filtering approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01423312231190193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2221748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04236223v1</w:t>
+                <w:t xml:space="preserve">hal-04234917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and unknown input set-valued estimation for uncertain linear discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 237 (4), pp.571-584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518231153316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight set-valued state estimation by combining reachability analysis and set-filtering approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault diagnosis by interval‐based adaptive thresholds and peak‐to‐peak observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.519-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.3535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01423312231190193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234917v1</w:t>
+                <w:t xml:space="preserve">hal-03877283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered interval-based state estimator for continuous-time linear systems</w:t>
+                <w:t xml:space="preserve">New structure to design interval observers for linear continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 359 (16), pp.9168-9192. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (7), pp.1638-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.08.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2221748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779828v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership state estimators based on cooperative output injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improved Zonotopic Approach Applied to Fault Detection for Takagi-Sugeno Fuzzy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236 (2), pp.305-317. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (11), pp.3762-3774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596518211031112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3267076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286601v1</w:t>
+                <w:t xml:space="preserve">hal-04236218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotopic unknown input state estimator for discrete-time linear systems</w:t>
+                <w:t xml:space="preserve">Set-membership state estimators based on cooperative output injections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162 (April), pp.105168. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (2), pp.305-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596518211031112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609086v1</w:t>
+                <w:t xml:space="preserve">hal-03286601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on the design of a class of discrete‐time set‐valued state estimators</w:t>
+                <w:t xml:space="preserve">Zonotopic unknown input state estimator for discrete-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5841⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162 (April), pp.105168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474171v1</w:t>
+                <w:t xml:space="preserve">hal-03609086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
+                <w:t xml:space="preserve">Further results on the design of a class of discrete‐time set‐valued state estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schanen</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.649-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779829v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval impulsive observer for linear systems with aperiodic discrete measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046126⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.200124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517009v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event-triggered interval-based state estimator for continuous-time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 359 (16), pp.9168-9192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328323v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-gain L1 Event-triggered Interval Observers design for Continuous-time Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (9), pp.4131-4153. </w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517254v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Predictors for a Class of Uncertain Discrete-Time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-gain L1 Event-triggered Interval Observers design for Continuous-time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cybernetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14232/actacyb.24.3.2020.12⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.4131-4153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408714v1</w:t>
+                <w:t xml:space="preserve">hal-02517254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity set-membership observer design for discrete-time LPV systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+                <w:t xml:space="preserve">Interval impulsive observer for linear systems with aperiodic discrete measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554910⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (11), pp.5407-5413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961687v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-triggered stabilizing controllers for linear continuous-time systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interval Predictors for a Class of Uncertain Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (16), pp.6502-6517. </w:t>
+              <w:t xml:space="preserve">Acta Cybernetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue of the 11th Summer Workshop on Interval Methods, 24 (3), pp.493-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.24.3.2020.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171976v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust set-membership state estimator against outliers in data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-infinity set-membership observer design for discrete-time LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.0004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (10), pp.2314-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059259v1</w:t>
+                <w:t xml:space="preserve">hal-01961687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An H-infinity interval observer for uncertain continuous‐time linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-triggered stabilizing controllers for linear continuous-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (5), pp.1886-1902. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 30 (16), pp.6502-6517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02408570v1</w:t>
+                <w:t xml:space="preserve">hal-02171976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to design set-membership state estimators for discrete-time linear systems based on the observability matrix</w:t>
+                <w:t xml:space="preserve">Robust set-membership state estimator against outliers in data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (13), pp.1752-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1628296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02157123v1</w:t>
+                <w:t xml:space="preserve">hal-03059259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers for Switched Linear Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An H-infinity interval observer for uncertain continuous‐time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.1886-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.100831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171814v1</w:t>
+                <w:t xml:space="preserve">hal-02408570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to design set-membership state estimators for discrete-time linear systems based on the observability matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">, 2020, 93 (11), pp.2541-2550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2019.1628296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444024v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using set invariance to design robust interval observers for discrete-time linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers for Switched Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4103⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.100831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781030v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable stabilizing controller based on set-value parameter synthesis</w:t>
+                <w:t xml:space="preserve">A new approach to design set-membership state estimators for discrete-time linear systems based on the observability matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnv038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1628296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181167v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based controller synthesis by bounding methods</w:t>
+                <w:t xml:space="preserve">Using set invariance to design robust interval observers for discrete-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.12-21. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1--17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235617v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership methods applied to identify high-frequency elements of EMI filters</w:t>
+                <w:t xml:space="preserve">Reliable stabilizing controller based on set-value parameter synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.159-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnv038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990098v1</w:t>
+                <w:t xml:space="preserve">hal-01181167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval observer design based on nonlinear hybridization and practical stability analysis</w:t>
+                <w:t xml:space="preserve">Event-based controller synthesis by bounding methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.1208⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629906v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing reachable sets for uncertain nonlinear monotone systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Set-membership methods applied to identify high-frequency elements of EMI filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Tuan Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629909v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Parameter Set Estimation With Monotone Dynamical Systems Using Hybrid Automata</w:t>
+                <w:t xml:space="preserve">Interval observer design based on nonlinear hybridization and practical stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.228-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.1208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629911v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hybrid automata for set-membership state estimation with uncertain nonlinear continuous-time systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing reachable sets for uncertain nonlinear monotone systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629908v1</w:t>
+                <w:t xml:space="preserve">hal-00629909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Bounding Method for Computing an Over-Approximation for the Reachable Set of Uncertain Nonlinear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Guaranteed Parameter Set Estimation With Monotone Dynamical Systems Using Hybrid Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.88-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629913v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using hybrid automata for set-membership state estimation with uncertain nonlinear continuous-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.481-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hybrid Bounding Method for Computing an Over-Approximation for the Reachable Set of Uncertain Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (10), pp.2352 - 2364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2028974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approximation garantie de l'espace d'état atteignable des systèmes dynamiques continus incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (6), pp.587-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/jesa.43.589-614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5298,5552 +5532,5552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of Interval Observers for Discrete-Time Linear Switched Systems without Using Similarity Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDiT 2025 - 11th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval Impulsive Observer for Multi-Sensors Linear Systems with Delayed Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
+                <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697411v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">An Interval Impulsive Observer for Multi-Sensors Linear Systems with Delayed Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Line Tagne Mogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Becis-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756185v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Estimation for Continuous-time Linear Systems with Parametric Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure State Estimator for Uncertain Discrete-Time Linear Systems Based on Set-Valued Consistency Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Gain L1 Interval Impulsive Observer Design Under Denial-of-Service Attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383690⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.769-774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484577v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Finite-Gain L1 Interval Impulsive Observer Design Under Denial-of-Service Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Line Tagne Mogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Becis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.178-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153630v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130943v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Interval Estimation for Continuous-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youdao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.8482-8487, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759486v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705735v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741051v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Set-Valued State Estimation of Linear Discrete-Time Systems with Linear Invariant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoDIT 2022 - 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1238-1243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705717v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Valued State Estimation of Linear Discrete-Time Systems with Linear Invariant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2022 - 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803988⟩</w:t>
+              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712748v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability-Based Approach to Design Interval State Observers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-Based Set-point Tracking Based on a State Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2020 - 24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.181⟩</w:t>
+              <w:t xml:space="preserve">EBCCSP 2021 - 7th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cracovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP53293.2021.9502361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059278v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Set-point Tracking Based on a State Observer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reachability-Based Approach to Design Interval State Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2021 - 7th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP53293.2021.9502361⟩</w:t>
+              <w:t xml:space="preserve">MTNS 2020 - 24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274232v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial and Full Order Interval Unknown Input State Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2020 - 7th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.568-574, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take-off and landing of an AWE system using a multicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9148035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reachable Set of Uncertain Closed Loop Discrete-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability-Based Method for Control Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.805-810, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Integral Control for Output Disturbance Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2019 - 5th IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vienne, Austria. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP.2019.8836836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Set-Inversion Procedure to Design Interval-Based State Estimators for Discrete-Time LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kerbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Hohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Interval-Ellipsoidal Set-Membership State Estimators for Uncertain Discrete-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.348--353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure interval observer for linear continuous-time systems with discrete measurements subject to cyber-attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.336-341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward-Backward Set-Membership State Estimator Based on Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for state estimation: A statistical Kalman filter, and a deterministic interval-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1--6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2018.8442525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A Luenberger-like Interval Observer for a Class of Uncertain Discrete-time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASCC 2017 - Asian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569456v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Prediction-Correction State Estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+                <w:t xml:space="preserve">Suivi de trajectoire évènementiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SMAI 2017 - 8e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590660v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de trajectoire évènementiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2017 - 8e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514129v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Luenberger-like Interval Observer for a Class of Uncertain Discrete-time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-Based Prediction-Correction State Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCC 2017 - Asian Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.1-6</w:t>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654524v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers Based on an Exponentially Decreasing Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Funchal, Portugal. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Membership Tests to Evaluate the Performance of Nominal Feedback Control Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2016 - CCA 2016 - IEEE Multi-Conference on Systems and Control - IEEE Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.1300--1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the monotone property and sensors placement as basic tools to design set-membership state estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2016 - 22nd International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States. pp.403--410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New idea to design linear interval observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2016 - 3rd International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.460--465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval Technique to Check the Performance of Control Laws Applied to Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWIM 2016 - 9th Summer Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Sampling Algorithm for Setpoint Tracking Using a State-Feedback Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Stabilizing Controller Using a State Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Estimation Based on Self-Triggered Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered algorithms for continuous-time systems based on reachability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Local Stability of Irreversible and Reversible Linear Metabolic Pathways with Allosteric and Genetic Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB 2013 - 12th IFAC Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.296-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification Des Paramètres Parasites D'un Filtre CEM Par L'analyse Par Intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ième Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Forward-backward Contractors to Identify Parasitic Parameters of Electrical Circuits Working in High Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.517-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov function for irreversible linear metabolic pathways with allosteric and genetic regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50TH IEEE CONFERENCE ON DECISION AND CONTROL AND EUROPEAN CONTROL CONFERENCE (CDC-ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960270v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov function for irreversible linear metabolic pathways with allosteric and genetic regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50TH IEEE CONFERENCE ON DECISION AND CONTROL AND EUROPEAN CONTROL CONFERENCE (CDC-ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.5182-5187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744409v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis for Bacterial Linear Metabolic Pathways with Monotone Control System Theory.</w:t>
+                <w:t xml:space="preserve">Stability analysis for bacterial linear metabolic pathways with monotone control system theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Tournier</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on informatics in control, automation and robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal (Madeira), Portugal. pp.22-29</w:t>
+              <w:t xml:space="preserve">7. International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963738v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis for bacterial linear metabolic pathways with monotone control system theory</w:t>
+                <w:t xml:space="preserve">Stability Analysis for Bacterial Linear Metabolic Pathways with Monotone Control System Theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tournier</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">7th International conference on informatics in control, automation and robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal (Madeira), Portugal. pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753049v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership identification of continuous-time systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Identification de paramètres physiques de systèmes à temps continu dans un contexte à erreur bornée par arithmétique d'intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC SYSID'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Newcastle, Australia</w:t>
+              <w:t xml:space="preserve">IEEE CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180511v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres physiques de systèmes à temps continu dans un contexte à erreur bornée par arithmétique d'intervalles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set-Membership Identification of Continuous-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raissi</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">SYSID'06: 14th IFAC Symposium On System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180514v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Membership Identification of Continuous-Time Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Set-membership identification of continuous-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID'06: 14th IFAC Symposium On System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, pp.446-451</w:t>
+              <w:t xml:space="preserve">IFAC SYSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00119383v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure State Estimation Algorithm for Discrete-Time Linear Systems: A Set-Valued Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rauh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-24, 2026, Mathematical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Modeling for Set-Membership State Estimation with Uncertain Nonlinear Continuous-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering (Informatics in Control, Automation and Robotics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.255-266, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability of Uncertain Nonlinear Systems Using a Nonlinear Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Systems: Computation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.415-428, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-78929-1_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10853,239 +11087,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LMI approach to design interval observers for discrete-time linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11095,114 +11329,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteignabilité hybride des systèmes dynamiques continus par analyse par intervalles : application à l'estimation ensembliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris-Est, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008PEST0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00461673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11349,51 +11583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schilling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2026.2617150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103561" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05264212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3610148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renpu Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Line Tagne Mogue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101232" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.70024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7218" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3267076" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2221748" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231190193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Rabehi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518211031112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5841" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5463" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1628296" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnv038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.09.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tuan Hieu Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kotny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G0FTF5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1208" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8JKN5DV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.10.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K4LBCXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2028974" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.589-614" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697411v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis-Aubry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383690" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1136" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803988" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kerbs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Hohmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864782" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431250" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442525" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937941v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744409v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160805" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963719v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391543v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_30" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GK9K16QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517130v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schilling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2026.2617150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hammoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101675" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2026.3678733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05264212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3610148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renpu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Line Tagne Mogue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.70024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231190193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2221748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3267076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518211031112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Rabehi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5463" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1628296" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnv038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tuan Hieu Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kotny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G0FTF5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1208" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8JKN5DV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.10.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K4LBCXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2028974" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.589-614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis-Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803988" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kerbs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Hohmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864782" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431250" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442525" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590660v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181177v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160805" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180511v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_30" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GK9K16QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>