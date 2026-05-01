--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -188,51 +188,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2026.2617150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -292,114 +292,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 173, pp.106963. </w:t>
+              <w:t xml:space="preserve">, 2026, 173 (August), pp.106963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval estimation for continuous-time linear switched systems via ellipsoidal analysis</w:t>
+                <w:t xml:space="preserve">Distributed Interval Estimation for Continuous-Time Linear Systems Based on Robust Observer and Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Jiahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -418,118 +418,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 60, pp.101675. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2026.3678733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440318v1</w:t>
+                <w:t xml:space="preserve">hal-05581099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Interval Estimation for Continuous-Time Linear Systems Based on Robust Observer and Interval Analysis</w:t>
+                <w:t xml:space="preserve">Interval estimation for continuous-time linear switched systems via ellipsoidal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahui Zhang</w:t>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -548,235 +548,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60, pp.101675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2026.3678733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581099v1</w:t>
+                <w:t xml:space="preserve">hal-05440318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Estimation for Continuous-Time Linear Systems With Discrete Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional interval estimation for continuous-time linear systems with time-invariant uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3610148⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (February), pp.112017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264212v1</w:t>
+                <w:t xml:space="preserve">hal-04854998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection for Lipschitz Nonlinear Systems Using Robust Observer and Ellipsoidal Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renpu Zhang</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation for a class of nonlinear systems based on a bundle of observers and zonotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -795,1936 +795,1953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155, pp.103561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.7918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04999295v1</w:t>
+                <w:t xml:space="preserve">hal-05307140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure state estimation for controlled continuous-time linear systems in the presence of sensors and actuators anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-triggered Controllers using Contraction Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01912-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (5), pp.994-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2379580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367307v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Triggered Interval Observer Design for Multisensor Systems Under Delayed Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Becis</w:t>
+                <w:t xml:space="preserve">Secure state estimation for controlled continuous-time linear systems in the presence of sensors and actuators anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3582621⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143431v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive set-membership state estimators for continuous-time linear systems based on delayed discrete-time periodic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Detection for Lipschitz Nonlinear Systems Using Robust Observer and Ellipsoidal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renpu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), pp.4523-4535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05051669v1</w:t>
+                <w:t xml:space="preserve">hal-04999295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Horizon Set‐Valued State Estimation for Discrete‐Time Switched Descriptor Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rihab Lamouchi</w:t>
+                <w:t xml:space="preserve">Interval Estimation for Continuous-Time Linear Systems With Discrete Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (2), pp.1318 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3610148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.70024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05419222v1</w:t>
+                <w:t xml:space="preserve">hal-05264212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation for a class of nonlinear systems based on a bundle of observers and zonotope analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+                <w:t xml:space="preserve">Self-Triggered Interval Observer Design for Multisensor Systems Under Delayed Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Line Tagne Mogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Becis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103561⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1910-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3582621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307140v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered Controllers using Contraction Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulsive set-membership state estimators for continuous-time linear systems based on delayed discrete-time periodic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.101232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2379580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03862017v2</w:t>
+                <w:t xml:space="preserve">hal-05051669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional interval estimation for continuous-time linear systems with time-invariant uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+                <w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112017⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.100411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854998v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less‐conservative reduced‐order interval estimation: A new two‐step approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Moving Horizon Set‐Valued State Estimation for Discrete‐Time Switched Descriptor Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7218⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ?, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.70024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597179v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-valued state estimators for a class of uncertain discrete-time nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less‐conservative reduced‐order interval estimation: A new two‐step approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (July), pp.101004. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (7), pp.4613-4625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597178v1</w:t>
+                <w:t xml:space="preserve">hal-04597179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight interval state estimate for discrete‐time descriptor linear systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Set-valued state estimators for a class of uncertain discrete-time nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (8), pp.5306-5328. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (July), pp.101004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.7265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597176v1</w:t>
+                <w:t xml:space="preserve">hal-04597178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Valued State Estimator With Sparse and Delayed Measurements for Uncertain Discrete-Time Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight interval state estimate for discrete‐time descriptor linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Lamouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.904-909. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), pp.5306-5328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597177v1</w:t>
+                <w:t xml:space="preserve">hal-04597176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight set-valued state estimation by combining reachability analysis and set-filtering approaches</w:t>
+                <w:t xml:space="preserve">Set-Valued State Estimator With Sparse and Delayed Measurements for Uncertain Discrete-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.904-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01423312231190193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234917v1</w:t>
+                <w:t xml:space="preserve">hal-04597177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and unknown input set-valued estimation for uncertain linear discrete-time systems</w:t>
+                <w:t xml:space="preserve">Tight set-valued state estimation by combining reachability analysis and set-filtering approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237 (4), pp.571-584. </w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596518231153316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01423312231190193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996649v1</w:t>
+                <w:t xml:space="preserve">hal-04234917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis by interval‐based adaptive thresholds and peak‐to‐peak observers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State and unknown input set-valued estimation for uncertain linear discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (2), pp.519-537. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.571-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.3535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596518231153316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877283v1</w:t>
+                <w:t xml:space="preserve">hal-03996649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structure to design interval observers for linear continuous-time systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improved Zonotopic Approach Applied to Fault Detection for Takagi-Sugeno Fuzzy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 97 (7), pp.1638-1646. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (11), pp.3762-3774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2221748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3267076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236223v1</w:t>
+                <w:t xml:space="preserve">hal-04236218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Zonotopic Approach Applied to Fault Detection for Takagi-Sugeno Fuzzy Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Fault diagnosis by interval‐based adaptive thresholds and peak‐to‐peak observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youdao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,2780 +2766,2806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (11), pp.3762-3774. </w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.519-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3267076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acs.3535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236218v1</w:t>
+                <w:t xml:space="preserve">hal-03877283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership state estimators based on cooperative output injections</w:t>
+                <w:t xml:space="preserve">New structure to design interval observers for linear continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236 (2), pp.305-317. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (7), pp.1638-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596518211031112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2221748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286601v1</w:t>
+                <w:t xml:space="preserve">hal-04236223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotopic unknown input state estimator for discrete-time linear systems</w:t>
+                <w:t xml:space="preserve">Event-triggered interval-based state estimator for continuous-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105168⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 359 (16), pp.9168-9192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609086v1</w:t>
+                <w:t xml:space="preserve">hal-03779828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on the design of a class of discrete‐time set‐valued state estimators</w:t>
+                <w:t xml:space="preserve">Zonotopic unknown input state estimator for discrete-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (2), pp.649-668. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162 (April), pp.105168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474171v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
+                <w:t xml:space="preserve">Further results on the design of a class of discrete‐time set‐valued state estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae El Ayachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schanen</w:t>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.649-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779829v1</w:t>
+                <w:t xml:space="preserve">hal-03474171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered interval-based state estimator for continuous-time linear systems</w:t>
+                <w:t xml:space="preserve">Set-membership state estimators based on cooperative output injections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.08.056⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (2), pp.305-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518211031112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779828v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.200124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328323v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-gain L1 Event-triggered Interval Observers design for Continuous-time Linear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Interval impulsive observer for linear systems with aperiodic discrete measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (9), pp.4131-4153. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (11), pp.5407-5413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517254v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval impulsive observer for linear systems with aperiodic discrete measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (11), pp.5407-5413. </w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3046126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517009v1</w:t>
+                <w:t xml:space="preserve">hal-03328323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Predictors for a Class of Uncertain Discrete-Time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-gain L1 Event-triggered Interval Observers design for Continuous-time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cybernetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14232/actacyb.24.3.2020.12⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.4131-4153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408714v1</w:t>
+                <w:t xml:space="preserve">hal-02517254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity set-membership observer design for discrete-time LPV systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Interval Predictors for a Class of Uncertain Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554910⟩</w:t>
+              <w:t xml:space="preserve">Acta Cybernetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue of the 11th Summer Workshop on Interval Methods, 24 (3), pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.24.3.2020.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961687v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-triggered stabilizing controllers for linear continuous-time systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+                <w:t xml:space="preserve">H-infinity set-membership observer design for discrete-time LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (16), pp.6502-6517. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (10), pp.2314-2325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171976v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust set-membership state estimator against outliers in data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-triggered stabilizing controllers for linear continuous-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (13), pp.1752-1761. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (16), pp.6502-6517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059259v1</w:t>
+                <w:t xml:space="preserve">hal-02171976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An H-infinity interval observer for uncertain continuous‐time linear systems</w:t>
+                <w:t xml:space="preserve">Robust set-membership state estimator against outliers in data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (5), pp.1886-1902. </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (13), pp.1752-1761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408570v1</w:t>
+                <w:t xml:space="preserve">hal-03059259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to design set-membership state estimators for discrete-time linear systems based on the observability matrix</w:t>
+                <w:t xml:space="preserve">An H-infinity interval observer for uncertain continuous‐time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (11), pp.2541-2550. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.1886-1902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1628296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157123v1</w:t>
+                <w:t xml:space="preserve">hal-02408570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers for Switched Linear Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach to design set-membership state estimators for discrete-time linear systems based on the observability matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.100831. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (11), pp.2541-2550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.100831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1628296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171814v1</w:t>
+                <w:t xml:space="preserve">hal-02157123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to design set-membership state estimators for discrete-time linear systems based on the observability matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers for Switched Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1628296⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.100831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444024v1</w:t>
+                <w:t xml:space="preserve">hal-02171814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using set invariance to design robust interval observers for discrete-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1--17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable stabilizing controller based on set-value parameter synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (1), pp.159-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnv038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based controller synthesis by bounding methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.12-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-membership methods applied to identify high-frequency elements of EMI filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Tuan Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29, pp.13-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval observer design based on nonlinear hybridization and practical stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (3), pp.228-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.1208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing reachable sets for uncertain nonlinear monotone systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.263-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Parameter Set Estimation With Monotone Dynamical Systems Using Hybrid Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.88-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hybrid automata for set-membership state estimation with uncertain nonlinear continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.481-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Bounding Method for Computing an Over-Approximation for the Reachable Set of Uncertain Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (10), pp.2352 - 2364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2028974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation garantie de l'espace d'état atteignable des systèmes dynamiques continus incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (6), pp.587-612. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.43.589-614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5532,1249 +5575,1249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of Interval Observers for Discrete-Time Linear Switched Systems without Using Similarity Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDiT 2025 - 11th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval Impulsive Observer for Multi-Sensors Linear Systems with Delayed Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Line Tagne Mogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Becis-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Estimation for Continuous-time Linear Systems with Parametric Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure State Estimator for Uncertain Discrete-Time Linear Systems Based on Set-Valued Consistency Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.769-774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153577v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130943v1</w:t>
+                <w:t xml:space="preserve">hal-04153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-Gain L1 Interval Impulsive Observer Design Under Denial-of-Service Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Line Tagne Mogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Becis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.178-183, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Interval Estimation for Continuous-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youdao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6782,4518 +6825,4396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.8482-8487, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705735v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741051v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705717v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Valued State Estimation of Linear Discrete-Time Systems with Linear Invariant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2022 - 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712748v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Set-Valued State Estimation of Linear Discrete-Time Systems with Linear Invariant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoDIT 2022 - 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1238-1243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03759486v1</w:t>
+                <w:t xml:space="preserve">hal-03712748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Set-point Tracking Based on a State Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2021 - 7th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cracovie, Poland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP53293.2021.9502361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability-Based Approach to Design Interval State Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2020 - 24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial and Full Order Interval Unknown Input State Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2020 - 7th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.568-574, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take-off and landing of an AWE system using a multicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9148035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reachable Set of Uncertain Closed Loop Discrete-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability-Based Method for Control Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.805-810, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Integral Control for Output Disturbance Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2019 - 5th IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vienne, Austria. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2019.8836836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Set-Inversion Procedure to Design Interval-Based State Estimators for Discrete-Time LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kerbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Hohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Interval-Ellipsoidal Set-Membership State Estimators for Uncertain Discrete-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.348--353, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure interval observer for linear continuous-time systems with discrete measurements subject to cyber-attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.336-341, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward-Backward Set-Membership State Estimator Based on Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods for state estimation: A statistical Kalman filter, and a deterministic interval-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1--6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2018.8442525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Luenberger-like Interval Observer for a Class of Uncertain Discrete-time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCC 2017 - Asian Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de trajectoire évènementiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2017 - 8e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514129v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Event-Based Prediction-Correction State Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569456v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Prediction-Correction State Estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djahid Rabehi</w:t>
+                <w:t xml:space="preserve">Suivi de trajectoire évènementiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SMAI 2017 - 8e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590660v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers Based on an Exponentially Decreasing Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Funchal, Portugal. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Membership Tests to Evaluate the Performance of Nominal Feedback Control Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2016 - CCA 2016 - IEEE Multi-Conference on Systems and Control - IEEE Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.1300--1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the monotone property and sensors placement as basic tools to design set-membership state estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2016 - 22nd International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States. pp.403--410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New idea to design linear interval observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2016 - 3rd International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.460--465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval Technique to Check the Performance of Control Laws Applied to Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWIM 2016 - 9th Summer Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Sampling Algorithm for Setpoint Tracking Using a State-Feedback Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Stabilizing Controller Using a State Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Estimation Based on Self-Triggered Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered algorithms for continuous-time systems based on reachability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Local Stability of Irreversible and Reversible Linear Metabolic Pathways with Allosteric and Genetic Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB 2013 - 12th IFAC Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.296-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification Des Paramètres Parasites D'un Filtre CEM Par L'analyse Par Intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ième Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Forward-backward Contractors to Identify Parasitic Parameters of Electrical Circuits Working in High Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.517-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov function for irreversible linear metabolic pathways with allosteric and genetic regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50TH IEEE CONFERENCE ON DECISION AND CONTROL AND EUROPEAN CONTROL CONFERENCE (CDC-ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.5182-5187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744409v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov function for irreversible linear metabolic pathways with allosteric and genetic regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50TH IEEE CONFERENCE ON DECISION AND CONTROL AND EUROPEAN CONTROL CONFERENCE (CDC-ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960270v1</w:t>
+                <w:t xml:space="preserve">hal-02744409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis for bacterial linear metabolic pathways with monotone control system theory</w:t>
+                <w:t xml:space="preserve">Stability Analysis for Bacterial Linear Metabolic Pathways with Monotone Control System Theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tournier</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">7th International conference on informatics in control, automation and robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal (Madeira), Portugal. pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753049v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis for Bacterial Linear Metabolic Pathways with Monotone Control System Theory.</w:t>
+                <w:t xml:space="preserve">Stability analysis for bacterial linear metabolic pathways with monotone control system theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Tournier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on informatics in control, automation and robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal (Madeira), Portugal. pp.22-29</w:t>
+              <w:t xml:space="preserve">7. International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963738v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres physiques de systèmes à temps continu dans un contexte à erreur bornée par arithmétique d'intervalles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set-membership identification of continuous-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">IFAC SYSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180514v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Membership Identification of Continuous-Time Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Identification de paramètres physiques de systèmes à temps continu dans un contexte à erreur bornée par arithmétique d'intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID'06: 14th IFAC Symposium On System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, pp.446-451</w:t>
+              <w:t xml:space="preserve">IEEE CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00119383v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership identification of continuous-time systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Set-Membership Identification of Continuous-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC SYSID'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Newcastle, Australia</w:t>
+              <w:t xml:space="preserve">SYSID'06: 14th IFAC Symposium On System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180511v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure State Estimation Algorithm for Discrete-Time Linear Systems: A Set-Valued Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rauh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-24, 2026, Mathematical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Modeling for Set-Membership State Estimation with Uncertain Nonlinear Continuous-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering (Informatics in Control, Automation and Robotics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.255-266, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability of Uncertain Nonlinear Systems Using a Nonlinear Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Systems: Computation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.415-428, 2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78929-1_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">An LMI approach to design interval observers for discrete-time linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11583,51 +11504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schilling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2026.2617150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hammoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101675" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2026.3678733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05264212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3610148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renpu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Line Tagne Mogue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.70024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231190193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2221748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3267076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518211031112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Rabehi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5463" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1628296" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnv038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tuan Hieu Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kotny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G0FTF5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1208" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8JKN5DV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.10.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K4LBCXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2028974" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.589-614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis-Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803988" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kerbs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Hohmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864782" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431250" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442525" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590660v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181177v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160805" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180511v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_30" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GK9K16QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schilling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2026.2617150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hammoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2026.3678733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renpu Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7918" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05264212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3610148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Line Tagne Mogue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3582621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101232" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.70024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312231190193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3267076" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3535" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2221748" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Rabehi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5841" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518211031112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3046126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5463" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1628296" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnv038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tuan Hieu Le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kotny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G0FTF5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8JKN5DV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.10.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K4LBCXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629911v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2028974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.589-614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Becis-Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484577v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803988" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kerbs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Hohmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864782" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431250" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442525" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590660v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347770v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160805" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tournier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180511v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180514v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_30" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GK9K16QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>