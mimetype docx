--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -276,216 +276,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Monitoring Edge-geodetic Sets in Chordal Graphs</w:t>
+                <w:t xml:space="preserve">Computing the degreewidth of a digraph is hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marcille</w:t>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Rocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher-Lloyd Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492257v1</w:t>
+                <w:t xml:space="preserve">hal-05529314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the degreewidth of a digraph is hard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+                <w:t xml:space="preserve">An Algorithm for Monitoring Edge-geodetic Sets in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Rocton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05529314v1</w:t>
+                <w:t xml:space="preserve">hal-05492257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact number of flips required to sort a burnt stack of pancakes</w:t>
               </w:r>
@@ -907,51 +907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foivos Fioravantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1513,295 +1513,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, a Scoring Positional Game on Graphs</w:t>
+                <w:t xml:space="preserve">Poset Positional Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deschamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Effantin</w:t>
+                <w:t xml:space="preserve">Mirjana Mikalački</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 347 (8), pp.113570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113570⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12th International Conference on Fun with Algorithms (FUN 2024) (291), pp.114455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837646v1</w:t>
+                <w:t xml:space="preserve">hal-04543617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poset Positional Games</w:t>
+                <w:t xml:space="preserve">Incidence, a Scoring Positional Game on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gledel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjana Mikalački</w:t>
+                <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12th International Conference on Fun with Algorithms (FUN 2024) (291), pp.114455. </w:t>
+              <w:t xml:space="preserve">, In press, 347 (8), pp.113570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543617v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoidance games are PSPACE-Complete.</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Montfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rocton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher-Lloyd Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold J&#228;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Catherinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Fioravantes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.89" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.11.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mikala&#269;ki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787958v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.01.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.12.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355826v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sopena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.05.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114274" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Baril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Montfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rocton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher-Lloyd Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold J&#228;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Catherinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Fioravantes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.89" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.11.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mikala&#269;ki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787958v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.01.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.12.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355826v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sopena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.05.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114274" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Baril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>