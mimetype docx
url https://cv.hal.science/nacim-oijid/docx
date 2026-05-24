--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,1191 +66,1191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph Irregularity via Edge Deletions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foivos Fioravantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Oijid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WALCOM 2026 - 20th International Conference and Workshops on Algorithms and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Perugia, Italy. pp.353-367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-7127-7_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the complexity of Client-Waiter and Waiter-Client games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Oijid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tavenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aarhus, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une version Maker-Breaker du jeu du plus grand sous-graphe connexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foivos Fioravantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Oijid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of the Maker-Breaker happy vertex game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Complexity of Vertex-Splitting Into an Interval Graph ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Isenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455419v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-player version of the assignment problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the complexity of the Maker-Breaker happy vertex game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perig Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Galliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492254v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the degreewidth of a digraph is hard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A two-player version of the assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher-Lloyd Simon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Sénizergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529314v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Monitoring Edge-geodetic Sets in Chordal Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computing the degreewidth of a digraph is hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Rocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher-Lloyd Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492257v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact number of flips required to sort a burnt stack of pancakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Algorithm for Monitoring Edge-geodetic Sets in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461632v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterized complexity of the Maker-Breaker domination game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exact number of flips required to sort a burnt stack of pancakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerold Jäger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457457v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Vertex-Splitting Into an Interval Graph ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the parameterized complexity of the Maker-Breaker domination game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathieu Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529402v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and algorithms for Arc-Kayles and Non-Disconnecting Arc-Kayles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495881v2</w:t>
-              </w:r>
-[...398 lines deleted...]
-                <w:t xml:space="preserve">hal-03648321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1262,347 +1262,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast winning strategies for the attacker in eternal domination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity of Maker-Breaker Games on Edge Sets of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science WG 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_2⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.502-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501118v1</w:t>
+                <w:t xml:space="preserve">hal-03993275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Maker-Breaker Games on Edge Sets of Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast winning strategies for the attacker in eternal domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Oijid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.502-522. </w:t>
+              <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science WG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 14760, pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993275v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poset Positional Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gledel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjana Mikalački</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1653,77 +1653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence, a Scoring Positional Game on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,599 +1781,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance games are PSPACE-Complete.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Maker-Maker domination game in forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rémila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2023.34⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 254, pp.34:1--34:19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787958v2</w:t>
+                <w:t xml:space="preserve">hal-04123172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maker-Maker domination game in forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Dumas</w:t>
+                <w:t xml:space="preserve">The Maker-Breaker Largest Connected Subgraph Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foivos Fioravantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rémila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 254, pp.34:1--34:19. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 943, pp.102-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123172v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maker-Breaker Largest Connected Subgraph Game</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avoidance games are PSPACE-Complete.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 943, pp.102-120. </w:t>
+              <w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 254 (40), pp.34:1--34:19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2023.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993562v1</w:t>
+                <w:t xml:space="preserve">hal-03787958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalising the achromatic number to Zaslavsky's colourings of signed graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bipartite instances of INFLUENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Sopena</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 923, pp.196-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.05.009⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 982, pp.114274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355826v2</w:t>
+                <w:t xml:space="preserve">hal-03694758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipartite instances of INFLUENCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalising the achromatic number to Zaslavsky's colourings of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 982, pp.114274. </w:t>
+              <w:t xml:space="preserve">, 2022, 923, pp.196-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694758v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liris; Loria; CRIStAL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2652,51 +2652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Montfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rocton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher-Lloyd Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold J&#228;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Catherinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Fioravantes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.89" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.11.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mikala&#269;ki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787958v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.01.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.12.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355826v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sopena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.05.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114274" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Baril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Catherinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Fioravantes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.89" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Isenmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hilaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Montfort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rocton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher-Lloyd Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold J&#228;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.11.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mikala&#269;ki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.01.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.12.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787958v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.34" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355826v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sopena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.05.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Baril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>