--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nacima Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and diverting public space regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrification and the Media Building and Propagating Discourses on Exclusive Urban Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cities and Cultures, 9789463720991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires, une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériologiques - Museum National d'Histoire Naturelle Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution(s). Science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.203-222, 2025, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate or interminable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard Olivier, Florentin Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of infrastructures and cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité et fécondité des gares dans l'iimaginaire écologique des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flore des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares face aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouad Hala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle natude des gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de VIncennes, 2024, 978-2-37924-458-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions métropolitaines : grands projets de transformation urbaine et jeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Armondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles d’Europe du Sud à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-120, 2024, Publications de l’École française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Pédaler pour faire advenir le changement politique local ? Vertus civiques du vélo, transition politique et récits urbains à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crises sociopolitiques à la recomposition de la gouvernance locale, le prisme espagnol des « municipalités du changement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Blanco-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles méditeranéennes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Française de Rome, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires : Une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matériologiques, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse analysis in urban and transport development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2023, 978 1 80220 719 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enza Lissandrello, Janni Sørensen, Kristian Olesen and Rasmus Nedergård Steffansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘New Normal’ in Planning, Governance and Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature - The Urban Book Series, pp.229-244, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked: how local leaders think they are resisting (and are thereby accelerating) the neoliberalisation of transport policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Hickman and Christine Hannigan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Analysis in Transport and Urban Development Interpretation, Diversity and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "new normal" in planning, governance and participation : Transforming urban governance in a post pandemic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229 - 241, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32664-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Station Projects in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Triggianese O. Caso, Y. Soylev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Stations. The Design of Metro Stations in the (east flank) metropolitan areas of Rotterdam.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TU Delft Open</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation de la saturation touristique à Venise et Barcelone, occasion de relance des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, sous la direction d'E. Fagnoni, Armand Colin, pp 381-385. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de transport et mobilités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs sous la direction d'E. Fagnoni, Armand Colin, pp. 56-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways and demographic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Finger, Pierre Messulam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail economics, policy and regulation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisme, mondialisation de l’industrie du jeu et création d’espace urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre du privé sur la santé publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l'hydroélectricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Rochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-112, 2014, 978-2-343-03619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information géographique - L'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-41, 2014, Recherche et enseignement - Juin 2014 - Volume 78, 978-2-200-92946-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dard O, Engels J.-I, Monier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la corruption politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse idéologique et institutionnelle des parcs naturels régionaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathis, Mouhot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une protection de la nature à la française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ Vallon, Seyssel, pp.132 - 145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et frontières : que sait-on de plus ? Réflexions croisées et mise en perspective des apports du séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabathe F, Boissellier S., Baron N (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières médiévales : limites et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.122-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire, face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre, BECKOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder le territoire Actes du colloque fondateur du collège international des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Paris., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la côte du Languedoc-Roussillon au risque inondation De l'utilité d'une démarche rétrospective pour une gestion prospective des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., Clement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature, Pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et difficultés d'une vision prospective appuyée sur une connaissance de l'histoire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature : pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs ? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudroy de Lille L., Vorms C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010) colloque tenu à l'UPEC, 14-16 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Marne-la-Vallée., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Empreinte de la civilisation arabo-mulsulmane sur les paysages estuariens : la mémoire retrouvée du fleuve Guadiana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuiares : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.321-327, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bas Guadiana : une périphérie territoriale en voie d'intégration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuaires : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.149-155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tourisme à la conquête des littoraux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.688-725, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La gestion de la nature, clé d'entrée à la modernité des territoires touristiques : un regard sur les mutations spatiales du littoral du Golfe de Cadix»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et souci de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-276, 2005, Tourisme et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.790-842, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La nature, mythe du nouvel âge urbain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies urbaines, les villes entre histoire et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-259, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et gestion des gares : défis opérationnels et solutions collaboratives Revue Ingenius - Ecole des Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new nature of stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detavernier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Triggianese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delft Universiity Open Publications. , 2025, City of innovations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Nacima Baron; Amaël Cattaruzza; Nathalie Lemarchand; Bastien Sepúlveda. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes; Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2022, Géotraverses, Amaël Cattaruzza; Nathalie Lemarchand; Nicolas Rouget, 978-2-37924-246-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Ponts </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources 978-2-85978-491-1 978-2-85978-491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture s'invite en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertain tournant serviciel des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA Année 2016 (34), 2016, QUATRE PAGES PUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs naturels régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Quaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2015, 978-2-7592-2419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature pour artifice. Enquête sur la gestion écologique et paysagère des villes résidentielles d'Europe du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, Sarrebruck, 215 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne de la prospérité à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-la-Neuve, Editions De Boeck, Collection Le point Sur, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 168 p, 2010, Politique, Magali Englebienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro de septembre la Revue Historiens et Géographes - Dossier : &amp;quot;L'Espagne, métamorphoses d'une puissance européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHG, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro 304 de la revue La Documentation Photographique - Dossier &amp;quot;La France, Aménager et développer les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une métamorphose inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Autrement, collection Atlas, pp.120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro spécial &amp;quot;La ville : matériaux pour une prospective des savoirs&amp;quot; de la Revue l'Archicube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective critique et interdisciplinaire de l’écomodernisation des gares. Retour sur le colloque « La nouvelle nature des gares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AMBIGUOUS ECOLOGIZATION OF FRENCH SPATIAL PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUADERNOS DE ORDENACIÓN DEL TERRITORIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sexta época. (junio 2024), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conquête du logement. La reterritorialisation des politiques de logement en Espagne depuis 2008 : de l’action publique régionale et locale à la réappropriation territoriale habitante » de Diego Miralles Buil, université Lyon 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir dans les réseaux ferrés d’Île-de-France pour surmonter leurs défaillances : de l’échec technique à l’impensé politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.8273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More mobile, less common?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2021.2020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Begout Le concept d'ambiance. Essai d'écophénoménologie Recension dans la revue Espaces Temps.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités « innovantes » et « durables » dans les discours électoraux : des mots pour faire bouger le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copresence is a Problematic Resource for Leisure Mobility. One Hub, Multiple Passenger Experiences on a Sunday Evening Return Trip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway station boarding controls: issues and limits. Performing security to secure performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed station promises/expectations ? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike mobilities, democratic revival and the local fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.618-637. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOVERNING SPANISH MUNICIPALITIES THROUGH MOBILITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les « mairies du changement » en Espagne, 51, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.618 - 637. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public de covoiturage : vers quelles formes de gouvernance, de régulation et de modèles d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Les politiques de mobilité après la crise : adaptations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed myth? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand projet et gouvernementalité urbaine à Madrid : fonctions, fictions, frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garcia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’austérité urbaine : « faire face et faire avec » en Europe du Sud, 727, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.727.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing spanish “municipalities of change” through mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (51), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau immobilier madrilène après la crise de 2008. Reprise en main d'une politique locale du logement ou poursuite du modèle spéculatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gares intelligentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32-1/2, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias y recomposiciones metropolitanas en el sur de Europa después de la crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Feria Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudad y territorio, estudios territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique du littoral et recherche finalisée : des pratiques et concepts en co-évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse, gares et projets métropolitains à Rabat (Maroc). Du transport à la production urbaine, les ambiguïtés de la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 | 2017, pp.97-119. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l'urbain, 103-104, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.103.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des gares et ouverture à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure parks: components and creators of the new urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'action publique au travers de l'inachèvement, vol 78 (2), pp.24 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 113, pp.Page 5 à 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Mareï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUERTA DEL SOL VERSUS LES INDIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, http://www.revue-urbanites.fr/puerta-del-sol-versus-les-indignes-une-lecture-de-la-crise-espagnole-a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.annales.org/gc/2013/resumes/septembre/01-gc-resum-FR-AN-AL-ES-septembre-2013.html#01AN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés et les limites de la construction patrimoniale d'une industrie en activité. Le cas de la Centrale thermique de Cordemais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp. 54 - 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 396, p. 48-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne. Confrontée à l'endettement de ses communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@ges Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40952 (-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; médiévaux dans la lunette du géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI, pp.139 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et protection à l'œuvre dans les territoires de nature. Les Parcs Naturels Régionaux face à la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), pp.375-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat composé &amp;quot; ou décomposé ? La réforme des autonomies espagnoles et ses effets sur la fragmentation territoriale et institutionnelle du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espagnols face à la corruption urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Loire Moyenne, paysage culturel ? Intérêts et limites d'une nouvelle notion pour la gestion patrimoniale des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEsturia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place de l'urbain dans les relations entre la nature et le tourisme : réflexions prospectives ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la fréquentation touristique de masse aux flux résidentiels : le cas de l'Algave (Portugal) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63-64, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'inscription du Val de Loire au Patrimoine mondial de l'UNESCO : réflexions sur les implications institutionnelles d'un nouveau type de protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Des abîmes aux rivages : les voyageurs naturalistes au bord de l'Océan ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 144, pp.11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et action publique : les collectivités s'emparent de la mobilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Condé Piquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Luguern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intermodal mobility hubs in low density area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feets in the streets, then heads in the beds Media, gentrification & right to (im)mobility in Washington CD NoMa BID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities, Media and gentrification : Actors, discourses and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare péri-urbaine par-delà les routines: Usage d'un lieu de transit et pratiques de mobilité en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing of urban rents through railway station development : Urban powers and state strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Bruxelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée territoriale d'une infrastructure de réseau est-elle négociable ? L'achèvement d'une grande gare barcelonaise entre stratégies et stratagèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise nationale, transition énergétique et innovation territoriale en montagne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des héritages paysagers patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Héritages arabo-islamiques en Europe méditerranéenne (VIIe-XVIIIe siècles) - archéologie, histoire, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la dette espagnole, cause de la faillite du modèle autonomique ou matrice de sa réinvention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée Sciences Po Paris : Une histoire politique des dettes publiques (Europe, États-Unis, de la fin du XVIIIe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt, utilité, dangers de l'utopie dans la recherche-action collaborative : Retour sur une expérience de prospective participative sur le littoral français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFRAIS : Les recherches-actions collaboratives : Une révolution silencieuse de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, inégalités, crise en Europe du sud : la gestion urbaine des nouveaux défis sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Dynamiques urbaines et enjeux sanitaires. Concepts, méthodes et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceiving European Stations as Sustainable Living Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence de l'Union internationale des chemins de fer sur l'avenir des gares : Next Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De libido aedificandi, retour sur la crise immobilière espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Fermé pour travaux. L'action publique saisie au travers de l'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de transport terrestres et maritimes autour du détroit de Gibraltar : du local au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Marei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : Analyser les espaces de transition. Dialogue interdisciplinaire autour du détroit de Gibraltar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'ANR Faveurs, influence et corruption : culture et politique à l'époque contemporaine (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre budgétaire et avenir du modèle autonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'Institut Français de Géopolitique - École doctorale de Sciences sociales : L'Espagne en crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Eurodisney à EuroVegas : la fusion de l'urbanité et du loisir dans de nouveaux parcs métropolitains, signe de modernité ou de régression des destinations touristiques matures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale en France : savoir, technique ou objet de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun des laboratoires ESO et Géolittomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des capacités de prédiction pour l'anticipation des politiques d'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; gouvernance en appui au développement durable de la mer et du littoral Colloque Liteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IHEDATE Institut des Hautes Etudes de l'Aménagement du territoire en Europe sur le " verdissement des industries touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; naturalisation &amp;quot; de la baie de Somme : passé et avenir d'une stratégie partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les enjeux environnementaux et socio-économiques de la baie de Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Hourdel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se positionne la géographie enseignée dans le secondaire face aux sciences du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collège International des Sciences du territoire : Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites du croisement de la méthode modélisatrice et du système des scenarios dans la prédiction des risques côtiers : retour sur le programme MISEEVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final MISEEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des Collectivités territoriales, Une menace Pour la Reprise et Pour la Cohésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espagne au lendemain des élections de mai 2011: une nouvelle page politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques (et constructives) sur le devenir des politiques de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Conservatoire du littoral : Le paysage littoral : quelles ambitions ? Construisons un projet de sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, CALAIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'action territoriale à l'attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société du Grand Paris : Séminaire de prospective des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualisation sociale et territoriale du littoral languedocien, un scenario à l'albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Le rail à toute(s) vitesse(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inattendus d'un mode de gouvernement plus autoritaire sur l'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail à toute(s) vitesse(s) : Deux siècles de vitesse sur rail, trente ans de grandes vitesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHICF, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de la recherche sur les espaces littoraux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Liteau : Science et gouvernance en appui au développement durable du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement territorial à l'œuvre dans les PNR : ce que les territoires de nature ont à faire de la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études de l'Association de Géographes Français et du CRGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'atelier : Usages et mésusages de la prospective territoriale appliquée au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu autonomique conduit-il à la fragmentation territoriale de l'Espagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de géopolitique de l'École des officiers Saint-Cyr Coëtquidan : L'Europe en voie de fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurence Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los parques naturales regionales ante los nuevos retos del paisaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornada internacional municipi, paisatge i turisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tarragone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Université Paris-Est Créteil Val de Marne Institut d'urbanisme de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy strategies in Spain: between constraints, competition and cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Environnement, Régions et ressources stratégiques, Modèles de gouvernance et Pluralité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de gestion des ressources énergétiques en Espagne : Contraintes, concurrences et coopérations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RISC, Workshop group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et réinvention du modèle urbain en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la limite dans la recherche en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Aux limites de la limite : territoires éclatés, espaces interstitiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites en ville, limites hors la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Les limites urbaines : regards croisés de géographes et médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vertus de l'immigration par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations, Déplacements,Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle géographie des flux et mutations du transport aérien en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Institut des Hautes Études de Développement et d'Aménagement des Territoires en Europe (IHEDATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques, espace et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets et territoires maritimes et navals :histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une destination touristique mature : mutation des mobilités, défi pour les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHEDATE Infrastructures et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine en Espagne, les discours de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Études Hispaniques - Université Paris IV Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en turno a los parques tematicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada sobre el desenvolvimento del turisme en Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine espagnole : discours et représentations, le rôle de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mobility policy refund local democracy ? Valencia, corruption epicentre to Mediterranean bicycle capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques aux transformations digitales des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des gares au coeur de l'innovation urbaine : Des pratiques numériques aux transformations digitales des gares </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, PARIS, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle ;Rapport pour l'IHEDATE Institut des Hautes Etudes de l'aménagement du territoire en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nacima Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et gestion des gares : défis opérationnels et solutions collaboratives Revue Ingenius - Ecole des Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and diverting public space regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrification and the Media Building and Propagating Discourses on Exclusive Urban Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cities and Cultures, 9789463720991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires, une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériologiques - Museum National d'Histoire Naturelle Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution(s). Science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.203-222, 2025, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate or interminable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard Olivier, Florentin Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of infrastructures and cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité et fécondité des gares dans l'iimaginaire écologique des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flore des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares face aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouad Hala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle natude des gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de VIncennes, 2024, 978-2-37924-458-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions métropolitaines : grands projets de transformation urbaine et jeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Armondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles d’Europe du Sud à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-120, 2024, Publications de l’École française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Pédaler pour faire advenir le changement politique local ? Vertus civiques du vélo, transition politique et récits urbains à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crises sociopolitiques à la recomposition de la gouvernance locale, le prisme espagnol des « municipalités du changement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Blanco-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles méditeranéennes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Française de Rome, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires : Une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matériologiques, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse analysis in urban and transport development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2023, 978 1 80220 719 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enza Lissandrello, Janni Sørensen, Kristian Olesen and Rasmus Nedergård Steffansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘New Normal’ in Planning, Governance and Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature - The Urban Book Series, pp.229-244, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked: how local leaders think they are resisting (and are thereby accelerating) the neoliberalisation of transport policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Hickman and Christine Hannigan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Analysis in Transport and Urban Development Interpretation, Diversity and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "new normal" in planning, governance and participation : Transforming urban governance in a post pandemic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229 - 241, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32664-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Station Projects in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Triggianese O. Caso, Y. Soylev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Stations. The Design of Metro Stations in the (east flank) metropolitan areas of Rotterdam.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TU Delft Open</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation de la saturation touristique à Venise et Barcelone, occasion de relance des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, sous la direction d'E. Fagnoni, Armand Colin, pp 381-385. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de transport et mobilités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs sous la direction d'E. Fagnoni, Armand Colin, pp. 56-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways and demographic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Finger, Pierre Messulam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail economics, policy and regulation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisme, mondialisation de l’industrie du jeu et création d’espace urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre du privé sur la santé publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l'hydroélectricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Rochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-112, 2014, 978-2-343-03619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information géographique - L'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-41, 2014, Recherche et enseignement - Juin 2014 - Volume 78, 978-2-200-92946-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dard O, Engels J.-I, Monier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la corruption politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse idéologique et institutionnelle des parcs naturels régionaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathis, Mouhot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une protection de la nature à la française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ Vallon, Seyssel, pp.132 - 145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et frontières : que sait-on de plus ? Réflexions croisées et mise en perspective des apports du séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabathe F, Boissellier S., Baron N (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières médiévales : limites et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.122-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire, face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre, BECKOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder le territoire Actes du colloque fondateur du collège international des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Paris., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la côte du Languedoc-Roussillon au risque inondation De l'utilité d'une démarche rétrospective pour une gestion prospective des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., Clement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature, Pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et difficultés d'une vision prospective appuyée sur une connaissance de l'histoire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature : pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs ? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudroy de Lille L., Vorms C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010) colloque tenu à l'UPEC, 14-16 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Marne-la-Vallée., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bas Guadiana : une périphérie territoriale en voie d'intégration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuaires : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.149-155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Empreinte de la civilisation arabo-mulsulmane sur les paysages estuariens : la mémoire retrouvée du fleuve Guadiana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuiares : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.321-327, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tourisme à la conquête des littoraux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.688-725, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La gestion de la nature, clé d'entrée à la modernité des territoires touristiques : un regard sur les mutations spatiales du littoral du Golfe de Cadix»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et souci de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-276, 2005, Tourisme et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.790-842, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La nature, mythe du nouvel âge urbain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies urbaines, les villes entre histoire et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-259, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new nature of stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detavernier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Triggianese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delft Universiity Open Publications. , 2025, City of innovations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Nacima Baron; Amaël Cattaruzza; Nathalie Lemarchand; Bastien Sepúlveda. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes; Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2022, Géotraverses, Amaël Cattaruzza; Nathalie Lemarchand; Nicolas Rouget, 978-2-37924-246-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Ponts </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources 978-2-85978-491-1 978-2-85978-491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture s'invite en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertain tournant serviciel des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA Année 2016 (34), 2016, QUATRE PAGES PUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs naturels régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Quaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2015, 978-2-7592-2419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature pour artifice. Enquête sur la gestion écologique et paysagère des villes résidentielles d'Europe du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, Sarrebruck, 215 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne de la prospérité à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-la-Neuve, Editions De Boeck, Collection Le point Sur, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 168 p, 2010, Politique, Magali Englebienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro de septembre la Revue Historiens et Géographes - Dossier : &amp;quot;L'Espagne, métamorphoses d'une puissance européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHG, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro 304 de la revue La Documentation Photographique - Dossier &amp;quot;La France, Aménager et développer les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une métamorphose inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Autrement, collection Atlas, pp.120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro spécial &amp;quot;La ville : matériaux pour une prospective des savoirs&amp;quot; de la Revue l'Archicube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective critique et interdisciplinaire de l’écomodernisation des gares. Retour sur le colloque « La nouvelle nature des gares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AMBIGUOUS ECOLOGIZATION OF FRENCH SPATIAL PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUADERNOS DE ORDENACIÓN DEL TERRITORIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sexta época. (junio 2024), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conquête du logement. La reterritorialisation des politiques de logement en Espagne depuis 2008 : de l’action publique régionale et locale à la réappropriation territoriale habitante » de Diego Miralles Buil, université Lyon 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More mobile, less common?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2021.2020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir dans les réseaux ferrés d’Île-de-France pour surmonter leurs défaillances : de l’échec technique à l’impensé politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.8273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Begout Le concept d'ambiance. Essai d'écophénoménologie Recension dans la revue Espaces Temps.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités « innovantes » et « durables » dans les discours électoraux : des mots pour faire bouger le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copresence is a Problematic Resource for Leisure Mobility. One Hub, Multiple Passenger Experiences on a Sunday Evening Return Trip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway station boarding controls: issues and limits. Performing security to secure performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike mobilities, democratic revival and the local fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.618-637. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public de covoiturage : vers quelles formes de gouvernance, de régulation et de modèles d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.618 - 637. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOVERNING SPANISH MUNICIPALITIES THROUGH MOBILITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les « mairies du changement » en Espagne, 51, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Les politiques de mobilité après la crise : adaptations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed station promises/expectations ? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed myth? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand projet et gouvernementalité urbaine à Madrid : fonctions, fictions, frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garcia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’austérité urbaine : « faire face et faire avec » en Europe du Sud, 727, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.727.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing spanish “municipalities of change” through mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (51), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau immobilier madrilène après la crise de 2008. Reprise en main d'une politique locale du logement ou poursuite du modèle spéculatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gares intelligentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32-1/2, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias y recomposiciones metropolitanas en el sur de Europa después de la crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Feria Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudad y territorio, estudios territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique du littoral et recherche finalisée : des pratiques et concepts en co-évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse, gares et projets métropolitains à Rabat (Maroc). Du transport à la production urbaine, les ambiguïtés de la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 | 2017, pp.97-119. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l'urbain, 103-104, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.103.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des gares et ouverture à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure parks: components and creators of the new urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'action publique au travers de l'inachèvement, vol 78 (2), pp.24 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Mareï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 113, pp.Page 5 à 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUERTA DEL SOL VERSUS LES INDIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, http://www.revue-urbanites.fr/puerta-del-sol-versus-les-indignes-une-lecture-de-la-crise-espagnole-a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés et les limites de la construction patrimoniale d'une industrie en activité. Le cas de la Centrale thermique de Cordemais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp. 54 - 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.annales.org/gc/2013/resumes/septembre/01-gc-resum-FR-AN-AL-ES-septembre-2013.html#01AN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 396, p. 48-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne. Confrontée à l'endettement de ses communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@ges Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40952 (-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; médiévaux dans la lunette du géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI, pp.139 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et protection à l'œuvre dans les territoires de nature. Les Parcs Naturels Régionaux face à la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), pp.375-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat composé &amp;quot; ou décomposé ? La réforme des autonomies espagnoles et ses effets sur la fragmentation territoriale et institutionnelle du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espagnols face à la corruption urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Loire Moyenne, paysage culturel ? Intérêts et limites d'une nouvelle notion pour la gestion patrimoniale des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEsturia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place de l'urbain dans les relations entre la nature et le tourisme : réflexions prospectives ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la fréquentation touristique de masse aux flux résidentiels : le cas de l'Algave (Portugal) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63-64, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'inscription du Val de Loire au Patrimoine mondial de l'UNESCO : réflexions sur les implications institutionnelles d'un nouveau type de protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Des abîmes aux rivages : les voyageurs naturalistes au bord de l'Océan ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 144, pp.11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et action publique : les collectivités s'emparent de la mobilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Condé Piquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Luguern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intermodal mobility hubs in low density area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feets in the streets, then heads in the beds Media, gentrification & right to (im)mobility in Washington CD NoMa BID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities, Media and gentrification : Actors, discourses and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare péri-urbaine par-delà les routines: Usage d'un lieu de transit et pratiques de mobilité en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing of urban rents through railway station development : Urban powers and state strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Bruxelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée territoriale d'une infrastructure de réseau est-elle négociable ? L'achèvement d'une grande gare barcelonaise entre stratégies et stratagèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise nationale, transition énergétique et innovation territoriale en montagne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la dette espagnole, cause de la faillite du modèle autonomique ou matrice de sa réinvention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée Sciences Po Paris : Une histoire politique des dettes publiques (Europe, États-Unis, de la fin du XVIIIe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des héritages paysagers patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Héritages arabo-islamiques en Europe méditerranéenne (VIIe-XVIIIe siècles) - archéologie, histoire, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt, utilité, dangers de l'utopie dans la recherche-action collaborative : Retour sur une expérience de prospective participative sur le littoral français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFRAIS : Les recherches-actions collaboratives : Une révolution silencieuse de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, inégalités, crise en Europe du sud : la gestion urbaine des nouveaux défis sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Dynamiques urbaines et enjeux sanitaires. Concepts, méthodes et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceiving European Stations as Sustainable Living Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence de l'Union internationale des chemins de fer sur l'avenir des gares : Next Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De libido aedificandi, retour sur la crise immobilière espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Fermé pour travaux. L'action publique saisie au travers de l'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre budgétaire et avenir du modèle autonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'Institut Français de Géopolitique - École doctorale de Sciences sociales : L'Espagne en crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de transport terrestres et maritimes autour du détroit de Gibraltar : du local au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Marei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : Analyser les espaces de transition. Dialogue interdisciplinaire autour du détroit de Gibraltar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'ANR Faveurs, influence et corruption : culture et politique à l'époque contemporaine (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Eurodisney à EuroVegas : la fusion de l'urbanité et du loisir dans de nouveaux parcs métropolitains, signe de modernité ou de régression des destinations touristiques matures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale en France : savoir, technique ou objet de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun des laboratoires ESO et Géolittomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; naturalisation &amp;quot; de la baie de Somme : passé et avenir d'une stratégie partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les enjeux environnementaux et socio-économiques de la baie de Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Hourdel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se positionne la géographie enseignée dans le secondaire face aux sciences du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collège International des Sciences du territoire : Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites du croisement de la méthode modélisatrice et du système des scenarios dans la prédiction des risques côtiers : retour sur le programme MISEEVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final MISEEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des Collectivités territoriales, Une menace Pour la Reprise et Pour la Cohésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espagne au lendemain des élections de mai 2011: une nouvelle page politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des capacités de prédiction pour l'anticipation des politiques d'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; gouvernance en appui au développement durable de la mer et du littoral Colloque Liteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IHEDATE Institut des Hautes Etudes de l'Aménagement du territoire en Europe sur le " verdissement des industries touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques (et constructives) sur le devenir des politiques de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Conservatoire du littoral : Le paysage littoral : quelles ambitions ? Construisons un projet de sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, CALAIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'action territoriale à l'attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société du Grand Paris : Séminaire de prospective des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualisation sociale et territoriale du littoral languedocien, un scenario à l'albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail à toute(s) vitesse(s) : Deux siècles de vitesse sur rail, trente ans de grandes vitesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHICF, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Le rail à toute(s) vitesse(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inattendus d'un mode de gouvernement plus autoritaire sur l'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de la recherche sur les espaces littoraux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Liteau : Science et gouvernance en appui au développement durable du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'atelier : Usages et mésusages de la prospective territoriale appliquée au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement territorial à l'œuvre dans les PNR : ce que les territoires de nature ont à faire de la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études de l'Association de Géographes Français et du CRGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu autonomique conduit-il à la fragmentation territoriale de l'Espagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de géopolitique de l'École des officiers Saint-Cyr Coëtquidan : L'Europe en voie de fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurence Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los parques naturales regionales ante los nuevos retos del paisaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornada internacional municipi, paisatge i turisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tarragone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Université Paris-Est Créteil Val de Marne Institut d'urbanisme de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy strategies in Spain: between constraints, competition and cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Environnement, Régions et ressources stratégiques, Modèles de gouvernance et Pluralité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de gestion des ressources énergétiques en Espagne : Contraintes, concurrences et coopérations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RISC, Workshop group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et réinvention du modèle urbain en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vertus de l'immigration par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations, Déplacements,Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle géographie des flux et mutations du transport aérien en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Institut des Hautes Études de Développement et d'Aménagement des Territoires en Europe (IHEDATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques, espace et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets et territoires maritimes et navals :histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites en ville, limites hors la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Les limites urbaines : regards croisés de géographes et médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la limite dans la recherche en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Aux limites de la limite : territoires éclatés, espaces interstitiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une destination touristique mature : mutation des mobilités, défi pour les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHEDATE Infrastructures et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine en Espagne, les discours de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Études Hispaniques - Université Paris IV Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en turno a los parques tematicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada sobre el desenvolvimento del turisme en Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine espagnole : discours et représentations, le rôle de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mobility policy refund local democracy ? Valencia, corruption epicentre to Mediterranean bicycle capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques aux transformations digitales des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des gares au coeur de l'innovation urbaine : Des pratiques numériques aux transformations digitales des gares </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, PARIS, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle ;Rapport pour l'IHEDATE Institut des Hautes Etudes de l'aménagement du territoire en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113300v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khelladi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouad Hala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Armondi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D&#8217;orazio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montuori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Blanco-Romero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781802207200/book-part-9781802207200-24.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32664-6_18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookrxiv.com/index.php/b/catalog/download/3/3/98?inline=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/rail-economics-policy-and-regulation-in-europe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajarge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Triggianese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Messulam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1341/9782759224210/les-parcs-naturels-regionaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538473v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36436" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2018.1562651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.051.0061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36497" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36695" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.727.0094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2854" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clav&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1739" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Homo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Cond&#233; Piquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Luguern" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisselier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852463v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852462v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852896v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852614v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khelladi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouad Hala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Armondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D&#8217;orazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montuori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Blanco-Romero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781802207200/book-part-9781802207200-24.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32664-6_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookrxiv.com/index.php/b/catalog/download/3/3/98?inline=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/rail-economics-policy-and-regulation-in-europe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajarge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Triggianese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Messulam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1341/9782759224210/les-parcs-naturels-regionaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020478" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538473v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2018.1562651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36497" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.051.0061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36695" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.727.0094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2854" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clav&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1739" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Homo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Cond&#233; Piquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Luguern" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisselier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852465v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852462v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699267v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699263v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699268v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852616v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852610v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852611v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852614v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>