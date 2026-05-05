--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nacima Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et gestion des gares : défis opérationnels et solutions collaboratives Revue Ingenius - Ecole des Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and diverting public space regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrification and the Media Building and Propagating Discourses on Exclusive Urban Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cities and Cultures, 9789463720991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires, une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériologiques - Museum National d'Histoire Naturelle Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution(s). Science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.203-222, 2025, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate or interminable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard Olivier, Florentin Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of infrastructures and cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité et fécondité des gares dans l'iimaginaire écologique des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flore des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares face aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouad Hala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle natude des gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de VIncennes, 2024, 978-2-37924-458-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions métropolitaines : grands projets de transformation urbaine et jeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Armondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles d’Europe du Sud à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-120, 2024, Publications de l’École française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Pédaler pour faire advenir le changement politique local ? Vertus civiques du vélo, transition politique et récits urbains à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crises sociopolitiques à la recomposition de la gouvernance locale, le prisme espagnol des « municipalités du changement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Blanco-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles méditeranéennes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Française de Rome, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires : Une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matériologiques, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse analysis in urban and transport development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2023, 978 1 80220 719 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enza Lissandrello, Janni Sørensen, Kristian Olesen and Rasmus Nedergård Steffansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘New Normal’ in Planning, Governance and Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature - The Urban Book Series, pp.229-244, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked: how local leaders think they are resisting (and are thereby accelerating) the neoliberalisation of transport policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Hickman and Christine Hannigan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Analysis in Transport and Urban Development Interpretation, Diversity and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "new normal" in planning, governance and participation : Transforming urban governance in a post pandemic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229 - 241, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32664-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Station Projects in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Triggianese O. Caso, Y. Soylev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Stations. The Design of Metro Stations in the (east flank) metropolitan areas of Rotterdam.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TU Delft Open</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation de la saturation touristique à Venise et Barcelone, occasion de relance des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, sous la direction d'E. Fagnoni, Armand Colin, pp 381-385. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de transport et mobilités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs sous la direction d'E. Fagnoni, Armand Colin, pp. 56-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways and demographic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Finger, Pierre Messulam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail economics, policy and regulation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisme, mondialisation de l’industrie du jeu et création d’espace urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre du privé sur la santé publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l'hydroélectricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Rochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-112, 2014, 978-2-343-03619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information géographique - L'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-41, 2014, Recherche et enseignement - Juin 2014 - Volume 78, 978-2-200-92946-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dard O, Engels J.-I, Monier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la corruption politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse idéologique et institutionnelle des parcs naturels régionaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathis, Mouhot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une protection de la nature à la française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ Vallon, Seyssel, pp.132 - 145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et frontières : que sait-on de plus ? Réflexions croisées et mise en perspective des apports du séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabathe F, Boissellier S., Baron N (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières médiévales : limites et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.122-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire, face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre, BECKOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder le territoire Actes du colloque fondateur du collège international des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Paris., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la côte du Languedoc-Roussillon au risque inondation De l'utilité d'une démarche rétrospective pour une gestion prospective des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., Clement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature, Pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et difficultés d'une vision prospective appuyée sur une connaissance de l'histoire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature : pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs ? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudroy de Lille L., Vorms C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010) colloque tenu à l'UPEC, 14-16 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Marne-la-Vallée., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bas Guadiana : une périphérie territoriale en voie d'intégration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuaires : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.149-155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Empreinte de la civilisation arabo-mulsulmane sur les paysages estuariens : la mémoire retrouvée du fleuve Guadiana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuiares : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.321-327, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tourisme à la conquête des littoraux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.688-725, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La gestion de la nature, clé d'entrée à la modernité des territoires touristiques : un regard sur les mutations spatiales du littoral du Golfe de Cadix»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et souci de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-276, 2005, Tourisme et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.790-842, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La nature, mythe du nouvel âge urbain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies urbaines, les villes entre histoire et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-259, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new nature of stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detavernier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Triggianese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delft Universiity Open Publications. , 2025, City of innovations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Nacima Baron; Amaël Cattaruzza; Nathalie Lemarchand; Bastien Sepúlveda. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes; Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2022, Géotraverses, Amaël Cattaruzza; Nathalie Lemarchand; Nicolas Rouget, 978-2-37924-246-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Ponts </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources 978-2-85978-491-1 978-2-85978-491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture s'invite en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertain tournant serviciel des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA Année 2016 (34), 2016, QUATRE PAGES PUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs naturels régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Quaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2015, 978-2-7592-2419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature pour artifice. Enquête sur la gestion écologique et paysagère des villes résidentielles d'Europe du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, Sarrebruck, 215 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne de la prospérité à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-la-Neuve, Editions De Boeck, Collection Le point Sur, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 168 p, 2010, Politique, Magali Englebienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro de septembre la Revue Historiens et Géographes - Dossier : &amp;quot;L'Espagne, métamorphoses d'une puissance européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHG, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro 304 de la revue La Documentation Photographique - Dossier &amp;quot;La France, Aménager et développer les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une métamorphose inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Autrement, collection Atlas, pp.120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro spécial &amp;quot;La ville : matériaux pour une prospective des savoirs&amp;quot; de la Revue l'Archicube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective critique et interdisciplinaire de l’écomodernisation des gares. Retour sur le colloque « La nouvelle nature des gares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AMBIGUOUS ECOLOGIZATION OF FRENCH SPATIAL PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUADERNOS DE ORDENACIÓN DEL TERRITORIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sexta época. (junio 2024), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conquête du logement. La reterritorialisation des politiques de logement en Espagne depuis 2008 : de l’action publique régionale et locale à la réappropriation territoriale habitante » de Diego Miralles Buil, université Lyon 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More mobile, less common?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2021.2020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir dans les réseaux ferrés d’Île-de-France pour surmonter leurs défaillances : de l’échec technique à l’impensé politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.8273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Begout Le concept d'ambiance. Essai d'écophénoménologie Recension dans la revue Espaces Temps.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités « innovantes » et « durables » dans les discours électoraux : des mots pour faire bouger le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copresence is a Problematic Resource for Leisure Mobility. One Hub, Multiple Passenger Experiences on a Sunday Evening Return Trip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway station boarding controls: issues and limits. Performing security to secure performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike mobilities, democratic revival and the local fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.618-637. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public de covoiturage : vers quelles formes de gouvernance, de régulation et de modèles d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.618 - 637. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOVERNING SPANISH MUNICIPALITIES THROUGH MOBILITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les « mairies du changement » en Espagne, 51, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Les politiques de mobilité après la crise : adaptations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed station promises/expectations ? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed myth? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand projet et gouvernementalité urbaine à Madrid : fonctions, fictions, frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garcia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’austérité urbaine : « faire face et faire avec » en Europe du Sud, 727, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.727.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing spanish “municipalities of change” through mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (51), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau immobilier madrilène après la crise de 2008. Reprise en main d'une politique locale du logement ou poursuite du modèle spéculatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gares intelligentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32-1/2, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias y recomposiciones metropolitanas en el sur de Europa después de la crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Feria Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudad y territorio, estudios territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique du littoral et recherche finalisée : des pratiques et concepts en co-évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse, gares et projets métropolitains à Rabat (Maroc). Du transport à la production urbaine, les ambiguïtés de la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 | 2017, pp.97-119. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l'urbain, 103-104, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.103.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des gares et ouverture à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure parks: components and creators of the new urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'action publique au travers de l'inachèvement, vol 78 (2), pp.24 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Mareï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 113, pp.Page 5 à 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUERTA DEL SOL VERSUS LES INDIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, http://www.revue-urbanites.fr/puerta-del-sol-versus-les-indignes-une-lecture-de-la-crise-espagnole-a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés et les limites de la construction patrimoniale d'une industrie en activité. Le cas de la Centrale thermique de Cordemais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp. 54 - 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.annales.org/gc/2013/resumes/septembre/01-gc-resum-FR-AN-AL-ES-septembre-2013.html#01AN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 396, p. 48-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne. Confrontée à l'endettement de ses communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@ges Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40952 (-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; médiévaux dans la lunette du géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI, pp.139 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et protection à l'œuvre dans les territoires de nature. Les Parcs Naturels Régionaux face à la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), pp.375-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat composé &amp;quot; ou décomposé ? La réforme des autonomies espagnoles et ses effets sur la fragmentation territoriale et institutionnelle du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espagnols face à la corruption urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Loire Moyenne, paysage culturel ? Intérêts et limites d'une nouvelle notion pour la gestion patrimoniale des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEsturia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place de l'urbain dans les relations entre la nature et le tourisme : réflexions prospectives ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la fréquentation touristique de masse aux flux résidentiels : le cas de l'Algave (Portugal) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63-64, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'inscription du Val de Loire au Patrimoine mondial de l'UNESCO : réflexions sur les implications institutionnelles d'un nouveau type de protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Des abîmes aux rivages : les voyageurs naturalistes au bord de l'Océan ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 144, pp.11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et action publique : les collectivités s'emparent de la mobilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Condé Piquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Luguern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intermodal mobility hubs in low density area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feets in the streets, then heads in the beds Media, gentrification & right to (im)mobility in Washington CD NoMa BID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities, Media and gentrification : Actors, discourses and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare péri-urbaine par-delà les routines: Usage d'un lieu de transit et pratiques de mobilité en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing of urban rents through railway station development : Urban powers and state strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Bruxelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée territoriale d'une infrastructure de réseau est-elle négociable ? L'achèvement d'une grande gare barcelonaise entre stratégies et stratagèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise nationale, transition énergétique et innovation territoriale en montagne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la dette espagnole, cause de la faillite du modèle autonomique ou matrice de sa réinvention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée Sciences Po Paris : Une histoire politique des dettes publiques (Europe, États-Unis, de la fin du XVIIIe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des héritages paysagers patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Héritages arabo-islamiques en Europe méditerranéenne (VIIe-XVIIIe siècles) - archéologie, histoire, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt, utilité, dangers de l'utopie dans la recherche-action collaborative : Retour sur une expérience de prospective participative sur le littoral français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFRAIS : Les recherches-actions collaboratives : Une révolution silencieuse de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, inégalités, crise en Europe du sud : la gestion urbaine des nouveaux défis sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Dynamiques urbaines et enjeux sanitaires. Concepts, méthodes et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceiving European Stations as Sustainable Living Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence de l'Union internationale des chemins de fer sur l'avenir des gares : Next Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De libido aedificandi, retour sur la crise immobilière espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Fermé pour travaux. L'action publique saisie au travers de l'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre budgétaire et avenir du modèle autonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'Institut Français de Géopolitique - École doctorale de Sciences sociales : L'Espagne en crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de transport terrestres et maritimes autour du détroit de Gibraltar : du local au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Marei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : Analyser les espaces de transition. Dialogue interdisciplinaire autour du détroit de Gibraltar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'ANR Faveurs, influence et corruption : culture et politique à l'époque contemporaine (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Eurodisney à EuroVegas : la fusion de l'urbanité et du loisir dans de nouveaux parcs métropolitains, signe de modernité ou de régression des destinations touristiques matures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale en France : savoir, technique ou objet de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun des laboratoires ESO et Géolittomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; naturalisation &amp;quot; de la baie de Somme : passé et avenir d'une stratégie partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les enjeux environnementaux et socio-économiques de la baie de Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Hourdel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se positionne la géographie enseignée dans le secondaire face aux sciences du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collège International des Sciences du territoire : Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites du croisement de la méthode modélisatrice et du système des scenarios dans la prédiction des risques côtiers : retour sur le programme MISEEVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final MISEEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des Collectivités territoriales, Une menace Pour la Reprise et Pour la Cohésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espagne au lendemain des élections de mai 2011: une nouvelle page politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des capacités de prédiction pour l'anticipation des politiques d'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; gouvernance en appui au développement durable de la mer et du littoral Colloque Liteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IHEDATE Institut des Hautes Etudes de l'Aménagement du territoire en Europe sur le " verdissement des industries touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques (et constructives) sur le devenir des politiques de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Conservatoire du littoral : Le paysage littoral : quelles ambitions ? Construisons un projet de sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, CALAIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'action territoriale à l'attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société du Grand Paris : Séminaire de prospective des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualisation sociale et territoriale du littoral languedocien, un scenario à l'albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail à toute(s) vitesse(s) : Deux siècles de vitesse sur rail, trente ans de grandes vitesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHICF, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Le rail à toute(s) vitesse(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inattendus d'un mode de gouvernement plus autoritaire sur l'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de la recherche sur les espaces littoraux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Liteau : Science et gouvernance en appui au développement durable du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'atelier : Usages et mésusages de la prospective territoriale appliquée au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement territorial à l'œuvre dans les PNR : ce que les territoires de nature ont à faire de la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études de l'Association de Géographes Français et du CRGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu autonomique conduit-il à la fragmentation territoriale de l'Espagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de géopolitique de l'École des officiers Saint-Cyr Coëtquidan : L'Europe en voie de fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurence Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los parques naturales regionales ante los nuevos retos del paisaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornada internacional municipi, paisatge i turisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tarragone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Université Paris-Est Créteil Val de Marne Institut d'urbanisme de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy strategies in Spain: between constraints, competition and cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Environnement, Régions et ressources stratégiques, Modèles de gouvernance et Pluralité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de gestion des ressources énergétiques en Espagne : Contraintes, concurrences et coopérations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RISC, Workshop group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et réinvention du modèle urbain en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vertus de l'immigration par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations, Déplacements,Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle géographie des flux et mutations du transport aérien en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Institut des Hautes Études de Développement et d'Aménagement des Territoires en Europe (IHEDATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques, espace et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets et territoires maritimes et navals :histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites en ville, limites hors la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Les limites urbaines : regards croisés de géographes et médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la limite dans la recherche en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Aux limites de la limite : territoires éclatés, espaces interstitiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une destination touristique mature : mutation des mobilités, défi pour les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHEDATE Infrastructures et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine en Espagne, les discours de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Études Hispaniques - Université Paris IV Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en turno a los parques tematicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada sobre el desenvolvimento del turisme en Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine espagnole : discours et représentations, le rôle de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mobility policy refund local democracy ? Valencia, corruption epicentre to Mediterranean bicycle capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques aux transformations digitales des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des gares au coeur de l'innovation urbaine : Des pratiques numériques aux transformations digitales des gares </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, PARIS, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle ;Rapport pour l'IHEDATE Institut des Hautes Etudes de l'aménagement du territoire en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nacima Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et gestion des gares : défis opérationnels et solutions collaboratives Revue Ingenius - Ecole des Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and diverting public space regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrification and the Media Building and Propagating Discourses on Exclusive Urban Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cities and Cultures, 9789463720991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires, une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériologiques - Museum National d'Histoire Naturelle Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution(s). Science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.203-222, 2025, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate or interminable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard Olivier, Florentin Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of infrastructures and cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité et fécondité des gares dans l'iimaginaire écologique des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flore des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares face aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouad Hala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle natude des gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de VIncennes, 2024, 978-2-37924-458-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions métropolitaines : grands projets de transformation urbaine et jeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Armondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles d’Europe du Sud à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-120, 2024, Publications de l’École française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Pédaler pour faire advenir le changement politique local ? Vertus civiques du vélo, transition politique et récits urbains à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crises sociopolitiques à la recomposition de la gouvernance locale, le prisme espagnol des « municipalités du changement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Blanco-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles méditeranéennes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Française de Rome, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires : Une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matériologiques, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse analysis in urban and transport development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2023, 978 1 80220 719 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enza Lissandrello, Janni Sørensen, Kristian Olesen and Rasmus Nedergård Steffansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘New Normal’ in Planning, Governance and Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature - The Urban Book Series, pp.229-244, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked: how local leaders think they are resisting (and are thereby accelerating) the neoliberalisation of transport policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Hickman and Christine Hannigan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Analysis in Transport and Urban Development Interpretation, Diversity and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "new normal" in planning, governance and participation : Transforming urban governance in a post pandemic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229 - 241, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32664-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Station Projects in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Triggianese O. Caso, Y. Soylev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Stations. The Design of Metro Stations in the (east flank) metropolitan areas of Rotterdam.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TU Delft Open</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation de la saturation touristique à Venise et Barcelone, occasion de relance des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, sous la direction d'E. Fagnoni, Armand Colin, pp 381-385. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de transport et mobilités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs sous la direction d'E. Fagnoni, Armand Colin, pp. 56-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways and demographic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Finger, Pierre Messulam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail economics, policy and regulation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisme, mondialisation de l’industrie du jeu et création d’espace urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre du privé sur la santé publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l'hydroélectricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Rochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-112, 2014, 978-2-343-03619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information géographique - L'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-41, 2014, Recherche et enseignement - Juin 2014 - Volume 78, 978-2-200-92946-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dard O, Engels J.-I, Monier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la corruption politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse idéologique et institutionnelle des parcs naturels régionaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathis, Mouhot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une protection de la nature à la française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ Vallon, Seyssel, pp.132 - 145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et frontières : que sait-on de plus ? Réflexions croisées et mise en perspective des apports du séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabathe F, Boissellier S., Baron N (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières médiévales : limites et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.122-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire, face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre, BECKOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder le territoire Actes du colloque fondateur du collège international des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Paris., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la côte du Languedoc-Roussillon au risque inondation De l'utilité d'une démarche rétrospective pour une gestion prospective des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., Clement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature, Pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et difficultés d'une vision prospective appuyée sur une connaissance de l'histoire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature : pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs ? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudroy de Lille L., Vorms C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010) colloque tenu à l'UPEC, 14-16 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Marne-la-Vallée., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Empreinte de la civilisation arabo-mulsulmane sur les paysages estuariens : la mémoire retrouvée du fleuve Guadiana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuiares : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.321-327, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bas Guadiana : une périphérie territoriale en voie d'intégration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuaires : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.149-155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tourisme à la conquête des littoraux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.688-725, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La gestion de la nature, clé d'entrée à la modernité des territoires touristiques : un regard sur les mutations spatiales du littoral du Golfe de Cadix»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et souci de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-276, 2005, Tourisme et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.790-842, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La nature, mythe du nouvel âge urbain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies urbaines, les villes entre histoire et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-259, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new nature of stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detavernier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Triggianese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delft Universiity Open Publications. , 2025, City of innovations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Nacima Baron; Amaël Cattaruzza; Nathalie Lemarchand; Bastien Sepúlveda. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes; Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2022, Géotraverses, Amaël Cattaruzza; Nathalie Lemarchand; Nicolas Rouget, 978-2-37924-246-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Ponts </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources 978-2-85978-491-1 978-2-85978-491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture s'invite en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertain tournant serviciel des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA Année 2016 (34), 2016, QUATRE PAGES PUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs naturels régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Quaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2015, 978-2-7592-2419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature pour artifice. Enquête sur la gestion écologique et paysagère des villes résidentielles d'Europe du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, Sarrebruck, 215 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne de la prospérité à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-la-Neuve, Editions De Boeck, Collection Le point Sur, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 168 p, 2010, Politique, Magali Englebienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro de septembre la Revue Historiens et Géographes - Dossier : &amp;quot;L'Espagne, métamorphoses d'une puissance européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHG, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro 304 de la revue La Documentation Photographique - Dossier &amp;quot;La France, Aménager et développer les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une métamorphose inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Autrement, collection Atlas, pp.120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro spécial &amp;quot;La ville : matériaux pour une prospective des savoirs&amp;quot; de la Revue l'Archicube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective critique et interdisciplinaire de l’écomodernisation des gares. Retour sur le colloque « La nouvelle nature des gares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AMBIGUOUS ECOLOGIZATION OF FRENCH SPATIAL PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUADERNOS DE ORDENACIÓN DEL TERRITORIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sexta época. (junio 2024), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conquête du logement. La reterritorialisation des politiques de logement en Espagne depuis 2008 : de l’action publique régionale et locale à la réappropriation territoriale habitante » de Diego Miralles Buil, université Lyon 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More mobile, less common?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2021.2020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir dans les réseaux ferrés d’Île-de-France pour surmonter leurs défaillances : de l’échec technique à l’impensé politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.8273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Begout Le concept d'ambiance. Essai d'écophénoménologie Recension dans la revue Espaces Temps.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités « innovantes » et « durables » dans les discours électoraux : des mots pour faire bouger le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copresence is a Problematic Resource for Leisure Mobility. One Hub, Multiple Passenger Experiences on a Sunday Evening Return Trip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway station boarding controls: issues and limits. Performing security to secure performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed station promises/expectations ? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike mobilities, democratic revival and the local fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.618-637. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public de covoiturage : vers quelles formes de gouvernance, de régulation et de modèles d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.618 - 637. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOVERNING SPANISH MUNICIPALITIES THROUGH MOBILITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les « mairies du changement » en Espagne, 51, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Les politiques de mobilité après la crise : adaptations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed myth? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand projet et gouvernementalité urbaine à Madrid : fonctions, fictions, frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garcia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’austérité urbaine : « faire face et faire avec » en Europe du Sud, 727, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.727.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing spanish “municipalities of change” through mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (51), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau immobilier madrilène après la crise de 2008. Reprise en main d'une politique locale du logement ou poursuite du modèle spéculatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gares intelligentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32-1/2, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias y recomposiciones metropolitanas en el sur de Europa después de la crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Feria Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudad y territorio, estudios territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique du littoral et recherche finalisée : des pratiques et concepts en co-évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse, gares et projets métropolitains à Rabat (Maroc). Du transport à la production urbaine, les ambiguïtés de la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 | 2017, pp.97-119. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l'urbain, 103-104, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.103.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des gares et ouverture à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure parks: components and creators of the new urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'action publique au travers de l'inachèvement, vol 78 (2), pp.24 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 113, pp.Page 5 à 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Mareï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUERTA DEL SOL VERSUS LES INDIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, http://www.revue-urbanites.fr/puerta-del-sol-versus-les-indignes-une-lecture-de-la-crise-espagnole-a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.annales.org/gc/2013/resumes/septembre/01-gc-resum-FR-AN-AL-ES-septembre-2013.html#01AN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés et les limites de la construction patrimoniale d'une industrie en activité. Le cas de la Centrale thermique de Cordemais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp. 54 - 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 396, p. 48-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne. Confrontée à l'endettement de ses communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@ges Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40952 (-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; médiévaux dans la lunette du géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI, pp.139 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et protection à l'œuvre dans les territoires de nature. Les Parcs Naturels Régionaux face à la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), pp.375-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat composé &amp;quot; ou décomposé ? La réforme des autonomies espagnoles et ses effets sur la fragmentation territoriale et institutionnelle du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espagnols face à la corruption urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Loire Moyenne, paysage culturel ? Intérêts et limites d'une nouvelle notion pour la gestion patrimoniale des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEsturia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place de l'urbain dans les relations entre la nature et le tourisme : réflexions prospectives ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la fréquentation touristique de masse aux flux résidentiels : le cas de l'Algave (Portugal) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63-64, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'inscription du Val de Loire au Patrimoine mondial de l'UNESCO : réflexions sur les implications institutionnelles d'un nouveau type de protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Des abîmes aux rivages : les voyageurs naturalistes au bord de l'Océan ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 144, pp.11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et action publique : les collectivités s'emparent de la mobilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Condé Piquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Luguern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intermodal mobility hubs in low density area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feets in the streets, then heads in the beds Media, gentrification & right to (im)mobility in Washington CD NoMa BID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities, Media and gentrification : Actors, discourses and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare péri-urbaine par-delà les routines: Usage d'un lieu de transit et pratiques de mobilité en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing of urban rents through railway station development : Urban powers and state strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Bruxelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée territoriale d'une infrastructure de réseau est-elle négociable ? L'achèvement d'une grande gare barcelonaise entre stratégies et stratagèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise nationale, transition énergétique et innovation territoriale en montagne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des héritages paysagers patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Héritages arabo-islamiques en Europe méditerranéenne (VIIe-XVIIIe siècles) - archéologie, histoire, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la dette espagnole, cause de la faillite du modèle autonomique ou matrice de sa réinvention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée Sciences Po Paris : Une histoire politique des dettes publiques (Europe, États-Unis, de la fin du XVIIIe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt, utilité, dangers de l'utopie dans la recherche-action collaborative : Retour sur une expérience de prospective participative sur le littoral français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFRAIS : Les recherches-actions collaboratives : Une révolution silencieuse de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, inégalités, crise en Europe du sud : la gestion urbaine des nouveaux défis sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Dynamiques urbaines et enjeux sanitaires. Concepts, méthodes et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceiving European Stations as Sustainable Living Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence de l'Union internationale des chemins de fer sur l'avenir des gares : Next Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De libido aedificandi, retour sur la crise immobilière espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Fermé pour travaux. L'action publique saisie au travers de l'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de transport terrestres et maritimes autour du détroit de Gibraltar : du local au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Marei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : Analyser les espaces de transition. Dialogue interdisciplinaire autour du détroit de Gibraltar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'ANR Faveurs, influence et corruption : culture et politique à l'époque contemporaine (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre budgétaire et avenir du modèle autonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'Institut Français de Géopolitique - École doctorale de Sciences sociales : L'Espagne en crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Eurodisney à EuroVegas : la fusion de l'urbanité et du loisir dans de nouveaux parcs métropolitains, signe de modernité ou de régression des destinations touristiques matures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale en France : savoir, technique ou objet de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun des laboratoires ESO et Géolittomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des capacités de prédiction pour l'anticipation des politiques d'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; gouvernance en appui au développement durable de la mer et du littoral Colloque Liteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IHEDATE Institut des Hautes Etudes de l'Aménagement du territoire en Europe sur le " verdissement des industries touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; naturalisation &amp;quot; de la baie de Somme : passé et avenir d'une stratégie partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les enjeux environnementaux et socio-économiques de la baie de Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Hourdel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se positionne la géographie enseignée dans le secondaire face aux sciences du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collège International des Sciences du territoire : Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites du croisement de la méthode modélisatrice et du système des scenarios dans la prédiction des risques côtiers : retour sur le programme MISEEVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final MISEEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des Collectivités territoriales, Une menace Pour la Reprise et Pour la Cohésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espagne au lendemain des élections de mai 2011: une nouvelle page politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques (et constructives) sur le devenir des politiques de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Conservatoire du littoral : Le paysage littoral : quelles ambitions ? Construisons un projet de sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, CALAIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'action territoriale à l'attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société du Grand Paris : Séminaire de prospective des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualisation sociale et territoriale du littoral languedocien, un scenario à l'albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail à toute(s) vitesse(s) : Deux siècles de vitesse sur rail, trente ans de grandes vitesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHICF, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Le rail à toute(s) vitesse(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inattendus d'un mode de gouvernement plus autoritaire sur l'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de la recherche sur les espaces littoraux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Liteau : Science et gouvernance en appui au développement durable du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'atelier : Usages et mésusages de la prospective territoriale appliquée au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement territorial à l'œuvre dans les PNR : ce que les territoires de nature ont à faire de la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études de l'Association de Géographes Français et du CRGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu autonomique conduit-il à la fragmentation territoriale de l'Espagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de géopolitique de l'École des officiers Saint-Cyr Coëtquidan : L'Europe en voie de fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurence Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los parques naturales regionales ante los nuevos retos del paisaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornada internacional municipi, paisatge i turisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tarragone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Université Paris-Est Créteil Val de Marne Institut d'urbanisme de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy strategies in Spain: between constraints, competition and cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Environnement, Régions et ressources stratégiques, Modèles de gouvernance et Pluralité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de gestion des ressources énergétiques en Espagne : Contraintes, concurrences et coopérations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RISC, Workshop group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et réinvention du modèle urbain en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites en ville, limites hors la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Les limites urbaines : regards croisés de géographes et médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la limite dans la recherche en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Aux limites de la limite : territoires éclatés, espaces interstitiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vertus de l'immigration par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations, Déplacements,Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle géographie des flux et mutations du transport aérien en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Institut des Hautes Études de Développement et d'Aménagement des Territoires en Europe (IHEDATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques, espace et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets et territoires maritimes et navals :histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une destination touristique mature : mutation des mobilités, défi pour les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHEDATE Infrastructures et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine en Espagne, les discours de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Études Hispaniques - Université Paris IV Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en turno a los parques tematicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada sobre el desenvolvimento del turisme en Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine espagnole : discours et représentations, le rôle de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mobility policy refund local democracy ? Valencia, corruption epicentre to Mediterranean bicycle capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques aux transformations digitales des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des gares au coeur de l'innovation urbaine : Des pratiques numériques aux transformations digitales des gares </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, PARIS, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle ;Rapport pour l'IHEDATE Institut des Hautes Etudes de l'aménagement du territoire en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khelladi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouad Hala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Armondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D&#8217;orazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montuori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Blanco-Romero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781802207200/book-part-9781802207200-24.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32664-6_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookrxiv.com/index.php/b/catalog/download/3/3/98?inline=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/rail-economics-policy-and-regulation-in-europe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajarge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Triggianese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Messulam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1341/9782759224210/les-parcs-naturels-regionaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020478" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538473v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2018.1562651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36497" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.051.0061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36695" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.727.0094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2854" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clav&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1739" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Homo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Cond&#233; Piquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Luguern" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisselier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852465v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852462v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699267v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699263v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699268v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852616v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852610v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852611v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852614v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khelladi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouad Hala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Armondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D&#8217;orazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montuori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Blanco-Romero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781802207200/book-part-9781802207200-24.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32664-6_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookrxiv.com/index.php/b/catalog/download/3/3/98?inline=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/rail-economics-policy-and-regulation-in-europe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajarge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Triggianese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Messulam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1341/9782759224210/les-parcs-naturels-regionaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020478" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538473v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36436" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2018.1562651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36497" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.051.0061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36695" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.727.0094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2854" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clav&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1739" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Homo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Cond&#233; Piquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Luguern" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisselier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852463v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852462v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699261v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852896v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>