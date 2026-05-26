--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nacima Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et gestion des gares : défis opérationnels et solutions collaboratives Revue Ingenius - Ecole des Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and diverting public space regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrification and the Media Building and Propagating Discourses on Exclusive Urban Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cities and Cultures, 9789463720991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires, une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériologiques - Museum National d'Histoire Naturelle Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution(s). Science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.203-222, 2025, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate or interminable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard Olivier, Florentin Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of infrastructures and cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité et fécondité des gares dans l'iimaginaire écologique des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flore des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares face aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouad Hala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle natude des gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de VIncennes, 2024, 978-2-37924-458-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions métropolitaines : grands projets de transformation urbaine et jeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Armondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles d’Europe du Sud à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-120, 2024, Publications de l’École française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Pédaler pour faire advenir le changement politique local ? Vertus civiques du vélo, transition politique et récits urbains à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crises sociopolitiques à la recomposition de la gouvernance locale, le prisme espagnol des « municipalités du changement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Blanco-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles méditeranéennes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Française de Rome, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires : Une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matériologiques, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse analysis in urban and transport development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2023, 978 1 80220 719 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enza Lissandrello, Janni Sørensen, Kristian Olesen and Rasmus Nedergård Steffansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘New Normal’ in Planning, Governance and Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature - The Urban Book Series, pp.229-244, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked: how local leaders think they are resisting (and are thereby accelerating) the neoliberalisation of transport policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Hickman and Christine Hannigan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Analysis in Transport and Urban Development Interpretation, Diversity and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "new normal" in planning, governance and participation : Transforming urban governance in a post pandemic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229 - 241, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32664-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Station Projects in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Triggianese O. Caso, Y. Soylev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Stations. The Design of Metro Stations in the (east flank) metropolitan areas of Rotterdam.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TU Delft Open</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation de la saturation touristique à Venise et Barcelone, occasion de relance des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, sous la direction d'E. Fagnoni, Armand Colin, pp 381-385. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de transport et mobilités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs sous la direction d'E. Fagnoni, Armand Colin, pp. 56-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways and demographic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Finger, Pierre Messulam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail economics, policy and regulation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisme, mondialisation de l’industrie du jeu et création d’espace urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre du privé sur la santé publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l'hydroélectricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Rochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-112, 2014, 978-2-343-03619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information géographique - L'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-41, 2014, Recherche et enseignement - Juin 2014 - Volume 78, 978-2-200-92946-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dard O, Engels J.-I, Monier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la corruption politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse idéologique et institutionnelle des parcs naturels régionaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathis, Mouhot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une protection de la nature à la française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ Vallon, Seyssel, pp.132 - 145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et frontières : que sait-on de plus ? Réflexions croisées et mise en perspective des apports du séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabathe F, Boissellier S., Baron N (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières médiévales : limites et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.122-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire, face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre, BECKOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder le territoire Actes du colloque fondateur du collège international des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Paris., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la côte du Languedoc-Roussillon au risque inondation De l'utilité d'une démarche rétrospective pour une gestion prospective des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., Clement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature, Pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et difficultés d'une vision prospective appuyée sur une connaissance de l'histoire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature : pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs ? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudroy de Lille L., Vorms C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010) colloque tenu à l'UPEC, 14-16 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Marne-la-Vallée., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Empreinte de la civilisation arabo-mulsulmane sur les paysages estuariens : la mémoire retrouvée du fleuve Guadiana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuiares : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.321-327, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bas Guadiana : une périphérie territoriale en voie d'intégration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuaires : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.149-155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tourisme à la conquête des littoraux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.688-725, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La gestion de la nature, clé d'entrée à la modernité des territoires touristiques : un regard sur les mutations spatiales du littoral du Golfe de Cadix»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et souci de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-276, 2005, Tourisme et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.790-842, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La nature, mythe du nouvel âge urbain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies urbaines, les villes entre histoire et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-259, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new nature of stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detavernier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Triggianese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delft Universiity Open Publications. , 2025, City of innovations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Nacima Baron; Amaël Cattaruzza; Nathalie Lemarchand; Bastien Sepúlveda. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes; Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2022, Géotraverses, Amaël Cattaruzza; Nathalie Lemarchand; Nicolas Rouget, 978-2-37924-246-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Ponts </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources 978-2-85978-491-1 978-2-85978-491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture s'invite en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertain tournant serviciel des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA Année 2016 (34), 2016, QUATRE PAGES PUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs naturels régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Quaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2015, 978-2-7592-2419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature pour artifice. Enquête sur la gestion écologique et paysagère des villes résidentielles d'Europe du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, Sarrebruck, 215 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne de la prospérité à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-la-Neuve, Editions De Boeck, Collection Le point Sur, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 168 p, 2010, Politique, Magali Englebienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro de septembre la Revue Historiens et Géographes - Dossier : &amp;quot;L'Espagne, métamorphoses d'une puissance européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHG, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro 304 de la revue La Documentation Photographique - Dossier &amp;quot;La France, Aménager et développer les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une métamorphose inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Autrement, collection Atlas, pp.120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro spécial &amp;quot;La ville : matériaux pour une prospective des savoirs&amp;quot; de la Revue l'Archicube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective critique et interdisciplinaire de l’écomodernisation des gares. Retour sur le colloque « La nouvelle nature des gares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AMBIGUOUS ECOLOGIZATION OF FRENCH SPATIAL PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUADERNOS DE ORDENACIÓN DEL TERRITORIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sexta época. (junio 2024), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conquête du logement. La reterritorialisation des politiques de logement en Espagne depuis 2008 : de l’action publique régionale et locale à la réappropriation territoriale habitante » de Diego Miralles Buil, université Lyon 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More mobile, less common?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2021.2020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir dans les réseaux ferrés d’Île-de-France pour surmonter leurs défaillances : de l’échec technique à l’impensé politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.8273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Begout Le concept d'ambiance. Essai d'écophénoménologie Recension dans la revue Espaces Temps.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités « innovantes » et « durables » dans les discours électoraux : des mots pour faire bouger le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copresence is a Problematic Resource for Leisure Mobility. One Hub, Multiple Passenger Experiences on a Sunday Evening Return Trip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway station boarding controls: issues and limits. Performing security to secure performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed station promises/expectations ? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike mobilities, democratic revival and the local fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.618-637. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public de covoiturage : vers quelles formes de gouvernance, de régulation et de modèles d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.618 - 637. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOVERNING SPANISH MUNICIPALITIES THROUGH MOBILITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les « mairies du changement » en Espagne, 51, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Les politiques de mobilité après la crise : adaptations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed myth? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand projet et gouvernementalité urbaine à Madrid : fonctions, fictions, frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garcia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’austérité urbaine : « faire face et faire avec » en Europe du Sud, 727, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.727.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing spanish “municipalities of change” through mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (51), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau immobilier madrilène après la crise de 2008. Reprise en main d'une politique locale du logement ou poursuite du modèle spéculatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gares intelligentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32-1/2, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias y recomposiciones metropolitanas en el sur de Europa después de la crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Feria Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudad y territorio, estudios territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique du littoral et recherche finalisée : des pratiques et concepts en co-évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse, gares et projets métropolitains à Rabat (Maroc). Du transport à la production urbaine, les ambiguïtés de la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 | 2017, pp.97-119. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l'urbain, 103-104, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.103.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des gares et ouverture à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure parks: components and creators of the new urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'action publique au travers de l'inachèvement, vol 78 (2), pp.24 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 113, pp.Page 5 à 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Mareï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUERTA DEL SOL VERSUS LES INDIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, http://www.revue-urbanites.fr/puerta-del-sol-versus-les-indignes-une-lecture-de-la-crise-espagnole-a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.annales.org/gc/2013/resumes/septembre/01-gc-resum-FR-AN-AL-ES-septembre-2013.html#01AN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés et les limites de la construction patrimoniale d'une industrie en activité. Le cas de la Centrale thermique de Cordemais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp. 54 - 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 396, p. 48-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne. Confrontée à l'endettement de ses communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@ges Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40952 (-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; médiévaux dans la lunette du géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI, pp.139 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et protection à l'œuvre dans les territoires de nature. Les Parcs Naturels Régionaux face à la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), pp.375-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat composé &amp;quot; ou décomposé ? La réforme des autonomies espagnoles et ses effets sur la fragmentation territoriale et institutionnelle du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espagnols face à la corruption urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Loire Moyenne, paysage culturel ? Intérêts et limites d'une nouvelle notion pour la gestion patrimoniale des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEsturia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place de l'urbain dans les relations entre la nature et le tourisme : réflexions prospectives ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la fréquentation touristique de masse aux flux résidentiels : le cas de l'Algave (Portugal) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63-64, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'inscription du Val de Loire au Patrimoine mondial de l'UNESCO : réflexions sur les implications institutionnelles d'un nouveau type de protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Des abîmes aux rivages : les voyageurs naturalistes au bord de l'Océan ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 144, pp.11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et action publique : les collectivités s'emparent de la mobilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Condé Piquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Luguern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intermodal mobility hubs in low density area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feets in the streets, then heads in the beds Media, gentrification & right to (im)mobility in Washington CD NoMa BID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities, Media and gentrification : Actors, discourses and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare péri-urbaine par-delà les routines: Usage d'un lieu de transit et pratiques de mobilité en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing of urban rents through railway station development : Urban powers and state strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Bruxelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée territoriale d'une infrastructure de réseau est-elle négociable ? L'achèvement d'une grande gare barcelonaise entre stratégies et stratagèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise nationale, transition énergétique et innovation territoriale en montagne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des héritages paysagers patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Héritages arabo-islamiques en Europe méditerranéenne (VIIe-XVIIIe siècles) - archéologie, histoire, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la dette espagnole, cause de la faillite du modèle autonomique ou matrice de sa réinvention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée Sciences Po Paris : Une histoire politique des dettes publiques (Europe, États-Unis, de la fin du XVIIIe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt, utilité, dangers de l'utopie dans la recherche-action collaborative : Retour sur une expérience de prospective participative sur le littoral français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFRAIS : Les recherches-actions collaboratives : Une révolution silencieuse de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, inégalités, crise en Europe du sud : la gestion urbaine des nouveaux défis sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Dynamiques urbaines et enjeux sanitaires. Concepts, méthodes et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceiving European Stations as Sustainable Living Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence de l'Union internationale des chemins de fer sur l'avenir des gares : Next Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De libido aedificandi, retour sur la crise immobilière espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Fermé pour travaux. L'action publique saisie au travers de l'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de transport terrestres et maritimes autour du détroit de Gibraltar : du local au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Marei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : Analyser les espaces de transition. Dialogue interdisciplinaire autour du détroit de Gibraltar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'ANR Faveurs, influence et corruption : culture et politique à l'époque contemporaine (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre budgétaire et avenir du modèle autonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'Institut Français de Géopolitique - École doctorale de Sciences sociales : L'Espagne en crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Eurodisney à EuroVegas : la fusion de l'urbanité et du loisir dans de nouveaux parcs métropolitains, signe de modernité ou de régression des destinations touristiques matures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale en France : savoir, technique ou objet de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun des laboratoires ESO et Géolittomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des capacités de prédiction pour l'anticipation des politiques d'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; gouvernance en appui au développement durable de la mer et du littoral Colloque Liteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IHEDATE Institut des Hautes Etudes de l'Aménagement du territoire en Europe sur le " verdissement des industries touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; naturalisation &amp;quot; de la baie de Somme : passé et avenir d'une stratégie partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les enjeux environnementaux et socio-économiques de la baie de Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Hourdel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se positionne la géographie enseignée dans le secondaire face aux sciences du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collège International des Sciences du territoire : Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites du croisement de la méthode modélisatrice et du système des scenarios dans la prédiction des risques côtiers : retour sur le programme MISEEVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final MISEEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des Collectivités territoriales, Une menace Pour la Reprise et Pour la Cohésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espagne au lendemain des élections de mai 2011: une nouvelle page politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques (et constructives) sur le devenir des politiques de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Conservatoire du littoral : Le paysage littoral : quelles ambitions ? Construisons un projet de sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, CALAIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'action territoriale à l'attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société du Grand Paris : Séminaire de prospective des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualisation sociale et territoriale du littoral languedocien, un scenario à l'albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail à toute(s) vitesse(s) : Deux siècles de vitesse sur rail, trente ans de grandes vitesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHICF, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Le rail à toute(s) vitesse(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inattendus d'un mode de gouvernement plus autoritaire sur l'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de la recherche sur les espaces littoraux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Liteau : Science et gouvernance en appui au développement durable du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'atelier : Usages et mésusages de la prospective territoriale appliquée au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement territorial à l'œuvre dans les PNR : ce que les territoires de nature ont à faire de la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études de l'Association de Géographes Français et du CRGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu autonomique conduit-il à la fragmentation territoriale de l'Espagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de géopolitique de l'École des officiers Saint-Cyr Coëtquidan : L'Europe en voie de fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurence Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los parques naturales regionales ante los nuevos retos del paisaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornada internacional municipi, paisatge i turisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tarragone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Université Paris-Est Créteil Val de Marne Institut d'urbanisme de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy strategies in Spain: between constraints, competition and cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Environnement, Régions et ressources stratégiques, Modèles de gouvernance et Pluralité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de gestion des ressources énergétiques en Espagne : Contraintes, concurrences et coopérations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RISC, Workshop group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et réinvention du modèle urbain en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites en ville, limites hors la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Les limites urbaines : regards croisés de géographes et médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la limite dans la recherche en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Aux limites de la limite : territoires éclatés, espaces interstitiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vertus de l'immigration par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations, Déplacements,Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle géographie des flux et mutations du transport aérien en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Institut des Hautes Études de Développement et d'Aménagement des Territoires en Europe (IHEDATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques, espace et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets et territoires maritimes et navals :histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une destination touristique mature : mutation des mobilités, défi pour les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHEDATE Infrastructures et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine en Espagne, les discours de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Études Hispaniques - Université Paris IV Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en turno a los parques tematicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada sobre el desenvolvimento del turisme en Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine espagnole : discours et représentations, le rôle de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mobility policy refund local democracy ? Valencia, corruption epicentre to Mediterranean bicycle capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques aux transformations digitales des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des gares au coeur de l'innovation urbaine : Des pratiques numériques aux transformations digitales des gares </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, PARIS, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle ;Rapport pour l'IHEDATE Institut des Hautes Etudes de l'aménagement du territoire en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nacima Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and diverting public space regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrification and the Media Building and Propagating Discourses on Exclusive Urban Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cities and Cultures, 9789463720991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires, une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériologiques - Museum National d'Histoire Naturelle Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution(s). Science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.203-222, 2025, Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate or interminable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard Olivier, Florentin Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of infrastructures and cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité et fécondité des gares dans l'iimaginaire écologique des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flore des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares face aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouad Hala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle natude des gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de VIncennes, 2024, 978-2-37924-458-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions métropolitaines : grands projets de transformation urbaine et jeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Armondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles d’Europe du Sud à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-120, 2024, Publications de l’École française de Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Pédaler pour faire advenir le changement politique local ? Vertus civiques du vélo, transition politique et récits urbains à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crises sociopolitiques à la recomposition de la gouvernance locale, le prisme espagnol des « municipalités du changement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Blanco-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles méditeranéennes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Française de Rome, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération des infrastructures ferroviaires : Une transition sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seginger Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matériologiques, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse analysis in urban and transport development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2023, 978 1 80220 719 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enza Lissandrello, Janni Sørensen, Kristian Olesen and Rasmus Nedergård Steffansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ‘New Normal’ in Planning, Governance and Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature - The Urban Book Series, pp.229-244, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaaS unmasked: how local leaders think they are resisting (and are thereby accelerating) the neoliberalisation of transport policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robin Hickman and Christine Hannigan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Analysis in Transport and Urban Development Interpretation, Diversity and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing: Miracle Tool or Policy Trap in the Governance of Smart and Sustainable Mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "new normal" in planning, governance and participation : Transforming urban governance in a post pandemic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229 - 241, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32664-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Station Projects in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Triggianese O. Caso, Y. Soylev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Stations. The Design of Metro Stations in the (east flank) metropolitan areas of Rotterdam.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TU Delft Open</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation de la saturation touristique à Venise et Barcelone, occasion de relance des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, sous la direction d'E. Fagnoni, Armand Colin, pp 381-385. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de transport et mobilités touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs sous la direction d'E. Fagnoni, Armand Colin, pp. 56-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220062008X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways and demographic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Finger, Pierre Messulam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail economics, policy and regulation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisme, mondialisation de l’industrie du jeu et création d’espace urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Narrations touristiques et fabriques des territoires Quand tourisme, loisir et consommation réécrivent la ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre du privé sur la santé publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l'hydroélectricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Rochon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-112, 2014, 978-2-343-03619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information géographique - L'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.24-41, 2014, Recherche et enseignement - Juin 2014 - Volume 78, 978-2-200-92946-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse idéologique et institutionnelle des parcs naturels régionaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathis, Mouhot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une protection de la nature à la française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ Vallon, Seyssel, pp.132 - 145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dard O, Engels J.-I, Monier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la corruption politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et frontières : que sait-on de plus ? Réflexions croisées et mise en perspective des apports du séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabathe F, Boissellier S., Baron N (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières médiévales : limites et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, à paraître, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.122-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire, face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre, BECKOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder le territoire Actes du colloque fondateur du collège international des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Paris., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et difficultés d'une vision prospective appuyée sur une connaissance de l'histoire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature : pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 47-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de la côte du Languedoc-Roussillon au risque inondation De l'utilité d'une démarche rétrospective pour une gestion prospective des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., Clement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature, Pour une histoire écologique des sociétés méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Rennes., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs ? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudroy de Lille L., Vorms C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010) colloque tenu à l'UPEC, 14-16 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Marne-la-Vallée., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Empreinte de la civilisation arabo-mulsulmane sur les paysages estuariens : la mémoire retrouvée du fleuve Guadiana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuiares : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.321-327, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bas Guadiana : une périphérie territoriale en voie d'intégration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et estuaires : culture, gestion intégrée et développement, actes du colloque international de Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confluences, pp.149-155, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tourisme à la conquête des littoraux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.688-725, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La gestion de la nature, clé d'entrée à la modernité des territoires touristiques : un regard sur les mutations spatiales du littoral du Golfe de Cadix»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et souci de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-276, 2005, Tourisme et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les français et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.790-842, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La nature, mythe du nouvel âge urbain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies urbaines, les villes entre histoire et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-259, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et gestion des gares : défis opérationnels et solutions collaboratives Revue Ingenius - Ecole des Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new nature of stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detavernier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Triggianese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delft Universiity Open Publications. , 2025, City of innovations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Nacima Baron; Amaël Cattaruzza; Nathalie Lemarchand; Bastien Sepúlveda. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes; Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2022, Géotraverses, Amaël Cattaruzza; Nathalie Lemarchand; Nicolas Rouget, 978-2-37924-246-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Ponts </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Réseaux ferrés et territoires La géographie du chemin de fer, un retour aux sources 978-2-85978-491-1 978-2-85978-491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture s'invite en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertain tournant serviciel des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA Année 2016 (34), 2016, QUATRE PAGES PUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs naturels régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Quaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2015, 978-2-7592-2419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature pour artifice. Enquête sur la gestion écologique et paysagère des villes résidentielles d'Europe du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, Sarrebruck, 215 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne de la prospérité à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-la-Neuve, Editions De Boeck, Collection Le point Sur, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 168 p, 2010, Politique, Magali Englebienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro de septembre la Revue Historiens et Géographes - Dossier : &amp;quot;L'Espagne, métamorphoses d'une puissance européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHG, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro 304 de la revue La Documentation Photographique - Dossier &amp;quot;La France, Aménager et développer les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une métamorphose inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Autrement, collection Atlas, pp.120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du numéro spécial &amp;quot;La ville : matériaux pour une prospective des savoirs&amp;quot; de la Revue l'Archicube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective critique et interdisciplinaire de l’écomodernisation des gares. Retour sur le colloque « La nouvelle nature des gares »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.198-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AMBIGUOUS ECOLOGIZATION OF FRENCH SPATIAL PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUADERNOS DE ORDENACIÓN DEL TERRITORIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sexta época. (junio 2024), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conquête du logement. La reterritorialisation des politiques de logement en Espagne depuis 2008 : de l’action publique régionale et locale à la réappropriation territoriale habitante » de Diego Miralles Buil, université Lyon 2, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir dans les réseaux ferrés d’Île-de-France pour surmonter leurs défaillances : de l’échec technique à l’impensé politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khelladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.8273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More mobile, less common?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2021.2020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Begout Le concept d'ambiance. Essai d'écophénoménologie Recension dans la revue Espaces Temps.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités « innovantes » et « durables » dans les discours électoraux : des mots pour faire bouger le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copresence is a Problematic Resource for Leisure Mobility. One Hub, Multiple Passenger Experiences on a Sunday Evening Return Trip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway station boarding controls: issues and limits. Performing security to secure performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed station promises/expectations ? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public de covoiturage : vers quelles formes de gouvernance, de régulation et de modèles d’affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.618 - 637. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOVERNING SPANISH MUNICIPALITIES THROUGH MOBILITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les « mairies du changement » en Espagne, 51, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike mobilities, democratic revival and the local fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Paris Gare du Nord for pedestrians or for clients? New retail patterns as flow optimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.618-637. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2018.1562651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Les politiques de mobilité après la crise : adaptations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.36695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who killed Barcelona's high speed myth? Infrastructure political capture, scaling narratives and the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand projet et gouvernementalité urbaine à Madrid : fonctions, fictions, frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garcia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’austérité urbaine : « faire face et faire avec » en Europe du Sud, 727, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.727.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing spanish “municipalities of change” through mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (51), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau immobilier madrilène après la crise de 2008. Reprise en main d'une politique locale du logement ou poursuite du modèle spéculatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gares intelligentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32-1/2, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias y recomposiciones metropolitanas en el sur de Europa después de la crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Feria Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudad y territorio, estudios territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique du littoral et recherche finalisée : des pratiques et concepts en co-évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse, gares et projets métropolitains à Rabat (Maroc). Du transport à la production urbaine, les ambiguïtés de la fluidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 | 2017, pp.97-119. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l'urbain, 103-104, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.103.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des gares et ouverture à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure parks: components and creators of the new urban landscapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Anton Clavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, p.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seseña, la charge poétique d'un urbanisme en déroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'action publique au travers de l'inachèvement, vol 78 (2), pp.24 - 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 113, pp.Page 5 à 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Mareï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUERTA DEL SOL VERSUS LES INDIGNÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, http://www.revue-urbanites.fr/puerta-del-sol-versus-les-indignes-une-lecture-de-la-crise-espagnole-a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau ferré, mobilités spatiales et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Messulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.annales.org/gc/2013/resumes/septembre/01-gc-resum-FR-AN-AL-ES-septembre-2013.html#01AN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés et les limites de la construction patrimoniale d'une industrie en activité. Le cas de la Centrale thermique de Cordemais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp. 54 - 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral à l'horizon 2050 ? Un exercice de prospective participative en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 396, p. 48-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne. Confrontée à l'endettement de ses communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@ges Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40952 (-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; médiévaux dans la lunette du géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI, pp.139 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et protection à l'œuvre dans les territoires de nature. Les Parcs Naturels Régionaux face à la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), pp.375-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat composé &amp;quot; ou décomposé ? La réforme des autonomies espagnoles et ses effets sur la fragmentation territoriale et institutionnelle du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (11), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espagnols face à la corruption urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Loire Moyenne, paysage culturel ? Intérêts et limites d'une nouvelle notion pour la gestion patrimoniale des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEsturia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place de l'urbain dans les relations entre la nature et le tourisme : réflexions prospectives ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 191, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la fréquentation touristique de masse aux flux résidentiels : le cas de l'Algave (Portugal) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63-64, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'inscription du Val de Loire au Patrimoine mondial de l'UNESCO : réflexions sur les implications institutionnelles d'un nouveau type de protection de la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.381-393. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2006.2523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Des abîmes aux rivages : les voyageurs naturalistes au bord de l'Océan ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 144, pp.11-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et action publique : les collectivités s'emparent de la mobilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Condé Piquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Luguern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intermodal mobility hubs in low density area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feets in the streets, then heads in the beds Media, gentrification & right to (im)mobility in Washington CD NoMa BID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities, Media and gentrification : Actors, discourses and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, PARIS, University Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare péri-urbaine par-delà les routines: Usage d'un lieu de transit et pratiques de mobilité en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing of urban rents through railway station development : Urban powers and state strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Bruxelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée territoriale d'une infrastructure de réseau est-elle négociable ? L'achèvement d'une grande gare barcelonaise entre stratégies et stratagèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise nationale, transition énergétique et innovation territoriale en montagne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des héritages paysagers patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Héritages arabo-islamiques en Europe méditerranéenne (VIIe-XVIIIe siècles) - archéologie, histoire, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la dette espagnole, cause de la faillite du modèle autonomique ou matrice de sa réinvention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée Sciences Po Paris : Une histoire politique des dettes publiques (Europe, États-Unis, de la fin du XVIIIe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt, utilité, dangers de l'utopie dans la recherche-action collaborative : Retour sur une expérience de prospective participative sur le littoral français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFRAIS : Les recherches-actions collaboratives : Une révolution silencieuse de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, inégalités, crise en Europe du sud : la gestion urbaine des nouveaux défis sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Dynamiques urbaines et enjeux sanitaires. Concepts, méthodes et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceiving European Stations as Sustainable Living Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence de l'Union internationale des chemins de fer sur l'avenir des gares : Next Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De libido aedificandi, retour sur la crise immobilière espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Fermé pour travaux. L'action publique saisie au travers de l'inachèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de la corruption en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'ANR Faveurs, influence et corruption : culture et politique à l'époque contemporaine (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de transport terrestres et maritimes autour du détroit de Gibraltar : du local au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Marei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : Analyser les espaces de transition. Dialogue interdisciplinaire autour du détroit de Gibraltar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre budgétaire et avenir du modèle autonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'Institut Français de Géopolitique - École doctorale de Sciences sociales : L'Espagne en crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Eurodisney à EuroVegas : la fusion de l'urbanité et du loisir dans de nouveaux parcs métropolitains, signe de modernité ou de régression des destinations touristiques matures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale en France : savoir, technique ou objet de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun des laboratoires ESO et Géolittomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IHEDATE Institut des Hautes Etudes de l'Aménagement du territoire en Europe sur le " verdissement des industries touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, CHAMBERY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des capacités de prédiction pour l'anticipation des politiques d'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; gouvernance en appui au développement durable de la mer et du littoral Colloque Liteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites du croisement de la méthode modélisatrice et du système des scenarios dans la prédiction des risques côtiers : retour sur le programme MISEEVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final MISEEVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourments de la géographie scolaire face aux avancées des sciences du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se positionne la géographie enseignée dans le secondaire face aux sciences du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collège International des Sciences du territoire : Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; naturalisation &amp;quot; de la baie de Somme : passé et avenir d'une stratégie partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les enjeux environnementaux et socio-économiques de la baie de Somme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Hourdel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endettement des Collectivités territoriales, Une menace Pour la Reprise et Pour la Cohésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espagne au lendemain des élections de mai 2011: une nouvelle page politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques (et constructives) sur le devenir des politiques de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Conservatoire du littoral : Le paysage littoral : quelles ambitions ? Construisons un projet de sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, CALAIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'action territoriale à l'attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société du Grand Paris : Séminaire de prospective des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualisation sociale et territoriale du littoral languedocien, un scenario à l'albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail à toute(s) vitesse(s) : Deux siècles de vitesse sur rail, trente ans de grandes vitesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHICF, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Le rail à toute(s) vitesse(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inattendus d'un mode de gouvernement plus autoritaire sur l'aménagement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de la recherche sur les espaces littoraux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Liteau : Science et gouvernance en appui au développement durable du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'atelier : Usages et mésusages de la prospective territoriale appliquée au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospective Littoral Languedoc-Roussillon 2010-2050 organisé par DREAL Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, REGIS, MORVAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement territorial à l'œuvre dans les PNR : ce que les territoires de nature ont à faire de la réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études de l'Association de Géographes Français et du CRGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurence Agenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu autonomique conduit-il à la fragmentation territoriale de l'Espagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de géopolitique de l'École des officiers Saint-Cyr Coëtquidan : L'Europe en voie de fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los parques naturales regionales ante los nuevos retos del paisaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornada internacional municipi, paisatge i turisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tarragone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et marché, alliés objectifs? Développement résidentiel et protection environnementale sur le littoral d'Andalousie occidentale des années 1970 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'urbanisme, la démocratie et le marché. Une expérience espagnole (1970-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Université Paris-Est Créteil Val de Marne Institut d'urbanisme de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy strategies in Spain: between constraints, competition and cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Environnement, Régions et ressources stratégiques, Modèles de gouvernance et Pluralité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de gestion des ressources énergétiques en Espagne : Contraintes, concurrences et coopérations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RISC, Workshop group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et réinvention du modèle urbain en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la limite dans la recherche en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Aux limites de la limite : territoires éclatés, espaces interstitiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites en ville, limites hors la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche : Les limites urbaines : regards croisés de géographes et médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vertus de l'immigration par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations, Déplacements,Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle géographie des flux et mutations du transport aérien en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Institut des Hautes Études de Développement et d'Aménagement des Territoires en Europe (IHEDATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques, espace et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets et territoires maritimes et navals :histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espagne, une destination touristique mature : mutation des mobilités, défi pour les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHEDATE Infrastructures et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en turno a los parques tematicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada sobre el desenvolvimento del turisme en Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine en Espagne, les discours de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Études Hispaniques - Université Paris IV Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise urbaine espagnole : discours et représentations, le rôle de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103-104, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mobility policy refund local democracy ? Valencia, corruption epicentre to Mediterranean bicycle capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques aux transformations digitales des gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des gares au coeur de l'innovation urbaine : Des pratiques numériques aux transformations digitales des gares </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, PARIS, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau cadre stratégique des politiques publiques d'aménagement touristique en Montagne dans le cadre post-grenelle ;Rapport pour l'IHEDATE Institut des Hautes Etudes de l'aménagement du territoire en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khelladi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouad Hala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Armondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D&#8217;orazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montuori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Blanco-Romero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781802207200/book-part-9781802207200-24.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32664-6_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookrxiv.com/index.php/b/catalog/download/3/3/98?inline=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/rail-economics-policy-and-regulation-in-europe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajarge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Triggianese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Messulam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1341/9782759224210/les-parcs-naturels-regionaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020478" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538473v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36436" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2018.1562651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36497" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.051.0061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36695" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.727.0094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2854" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clav&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1739" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Homo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Cond&#233; Piquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Luguern" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisselier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852463v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852462v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699261v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852896v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113300v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khelladi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouad Hala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Armondi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D&#8217;orazio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montuori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Blanco-Romero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781802207200/book-part-9781802207200-24.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32664-6_18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookrxiv.com/index.php/b/catalog/download/3/3/98?inline=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/rail-economics-policy-and-regulation-in-europe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lajarge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Triggianese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Messulam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1341/9782759224210/les-parcs-naturels-regionaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538473v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36497" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2018.1562651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246885v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.051.0061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36695" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03246902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.727.0094" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2854" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clav&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Delano&#235;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1739" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Homo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Cond&#233; Piquer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Luguern" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisselier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852465v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Marei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699268v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353409v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697883v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00699264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852616v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852896v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852614v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>