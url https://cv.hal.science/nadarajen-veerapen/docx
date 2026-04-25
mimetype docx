--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -5776,51 +5776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED8F8C6F"/>
+    <w:nsid w:val="2E74101C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>