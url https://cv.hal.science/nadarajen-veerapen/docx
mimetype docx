--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -3301,243 +3301,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Joint Replenishment Planning Optimization with an Iterated Local Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabin Kumar Sahu</w:t>
+                <w:t xml:space="preserve">A Hybrid Metaheuristic Approach to a Real World Employee Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth N. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingpeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander E.I. Brownlee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO'19 (2019 Genetic and Evolutionary Computation Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3321707.3321769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430774v1</w:t>
+                <w:t xml:space="preserve">hal-02100461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Metaheuristic Approach to a Real World Employee Scheduling Problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kern</w:t>
+                <w:t xml:space="preserve">Stochastic Joint Replenishment Planning Optimization with an Iterated Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabin Kumar Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO'19 (2019 Genetic and Evolutionary Computation Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeneuve d Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3321707.3321769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02100461v1</w:t>
+                <w:t xml:space="preserve">hal-02430774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Fractal Nature of Local Optima Networks</w:t>
               </w:r>
@@ -3796,51 +3796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift Scheduling and Employee Rostering: An Evolutionary Ruin &amp; Stochastic Recreate Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Swan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E.I. Brownlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5776,51 +5776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E74101C"/>
+    <w:nsid w:val="493F6462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6007,51 +6007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadarajen-veerapen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3699-1080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180546384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5993-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Thomson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9328-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9334-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.03.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M&#233;taireau Manche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90062-4_23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feutrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M&#233;taireau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Michalak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Kessaci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590690" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van den Berg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10253986" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gerussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_38" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_42" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Kumar Sahu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcmenemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Adair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16711-0_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N. Reid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpeng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E.I. Brownlee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321769" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77449-7_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cairns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205472" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Swan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mccormick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2018.8674200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Daolio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cec.2017.7969541" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908820" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Burles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bowles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kocsis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768423" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_51" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LF2KRW1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;el&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadarajen-veerapen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3699-1080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180546384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5993-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Thomson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9328-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9334-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund K. Burke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.03.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M&#233;taireau Manche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90062-4_23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feutrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M&#233;taireau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Michalak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Kessaci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590690" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van den Berg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10253986" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gerussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_38" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_42" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Kumar Sahu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcmenemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Adair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16711-0_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N. Reid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpeng Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E.I. Brownlee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321769" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77449-7_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cairns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205472" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Swan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mccormick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2018.8674200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Daolio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cec.2017.7969541" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908820" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Burles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bowles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kocsis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768423" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_51" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LF2KRW1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;el&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>