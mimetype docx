--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t>
+                <w:t xml:space="preserve">Tectonic structures and stress state associated with seamount subduction in accretionary prism. Implications for slip behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t>
+                <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Machado Cruz</w:t>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.119767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283722v1</w:t>
+                <w:t xml:space="preserve">hal-05477578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic structures and stress state associated with seamount subduction in accretionary prism. Implications for slip behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Machado Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Claudio Rabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Divies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 675, pp.119767. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477578v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the off-fault deformation of strike-slip faults in a sand-box experiment</w:t>
               </w:r>
@@ -370,51 +370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -472,706 +472,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03947005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
+                <w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.535 - 551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03691300v1</w:t>
+                <w:t xml:space="preserve">hal-03611824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641087v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Pajang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611824v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.779-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636647v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+                <w:t xml:space="preserve">Carolina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846317v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedmohsen Seyedali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1216,347 +1216,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake statistics changed by typhoon-driven erosion</w:t>
+                <w:t xml:space="preserve">Experimental evidence for crustal control over seismic fault segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steer</w:t>
+                <w:t xml:space="preserve">M. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Jeandet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">P. Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odin Marc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67865-y⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.844-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47115.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02891623v1</w:t>
+                <w:t xml:space="preserve">hal-03063897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for crustal control over seismic fault segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthquake statistics changed by typhoon-driven erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lefevre</w:t>
+                <w:t xml:space="preserve">Louise Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Souloumiac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Odin Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Klinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (8), pp.844-848. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47115.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67865-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063897v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Large Erosional Events and Transient Normal Stress Changes on the Seismicity of Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha S. Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL087631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,103 +1590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Divies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t>
@@ -1858,51 +1858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship link between landward vergence in accretionary prism and tsunami generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,51 +1962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of long-term earthquake sequences on the NE Japan megathrust: comparison with observations and implications for fault friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunamigenic potential due to frontal rupturing in the Sumatra locked zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina K. Kuncoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low friction along the high slip patch of the 2011 Mw 9.0 Tohoku-Oki earthquake required from the wedge structure and extensional splay faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megathrust friction determined from mechanical analysis of the forearc in the Maule earthquake area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method applied to a sand wedge: Estimation of friction parameters and uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of an experimental compressional sand wedge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of thrusting sequences in accretionary wedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3085,606 +3085,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue modelling of strike-slip fault – thrusts and strike-slip fault – volcanointeractions: application to the Alboran domain (ALBANEO project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Caroir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvar Farkhutdinov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laëtitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483891v1</w:t>
+                <w:t xml:space="preserve">hal-05133373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metamorphic dehydration reactions trigger slow slip events in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Maksymowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17429⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133373v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic dehydration reactions trigger slow slip events in subduction zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Transient creep in subduction zones explained by reaction-induced rheological switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11371⟩</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133287v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient creep in subduction zones explained by reaction-induced rheological switches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogue modelling of strike-slip fault – thrusts and strike-slip fault – volcanointeractions: application to the Alboran domain (ALBANEO project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Costantino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvar Farkhutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131664v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,77 +3709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations tectono-sédimentaires au cœur d’une frontière de plaques vues par la modélisation analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,77 +3817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the rigidity of the subducting plate affects the geometry of accretionary prisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tugend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,103 +4202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brittle-ductile transition signature in accretionary prism, insight from thermomechanical modeling. Application to Makran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4326,628 +4326,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Large Erosional Events and Transient Normal Stress Changes on the Seismicity of Fault</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relationships between deformation and morphology of forearc wedges and earthquake ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03534557v1</w:t>
+                <w:t xml:space="preserve">hal-03944481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake ruptures tied to long-lived plate interface deformation </w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Control of geometrical and mechanical parameters on strike-slip fault segmentation: insights from sandbox experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GEOMOD2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03944477v1</w:t>
+                <w:t xml:space="preserve">hal-03702719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between deformation and morphology of forearc wedges and earthquake ruptures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Earthquake ruptures tied to long-lived plate interface deformation </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03944481v1</w:t>
+                <w:t xml:space="preserve">hal-03944477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of geometrical and mechanical parameters on strike-slip fault segmentation: insights from sandbox experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMOD2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702719v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Impact of Large Erosional Events and Transient Normal Stress Changes on the Seismicity of Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsha S. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.T43C-06</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03184310v1</w:t>
+                <w:t xml:space="preserve">insu-03534557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What controls the length of strike-slip fault segments ? Insight from sandbox experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Klinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4985,103 +4985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon-driven landsliding induces earthquakes: example of the 2009 Morakot typhoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-9089</w:t>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fold-and-Thrust belts : structural style, evolution and exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5231,103 +5231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon-driven landsliding induces earthquakes: example of the 2009 Morakot typhoo (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.EP54A-05</w:t>
@@ -5388,77 +5388,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Tortonian to Pleistocene deformations of Alboran domain (Western Mediterranean): new insights from ALBANEO project and analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,77 +5522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of deformation associated with seamounts subduction.Implications for the seismic cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5626,51 +5626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the impact of erosion on faultslip and seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (EGU 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t>
@@ -5754,230 +5754,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03226315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical conditions for the activation of the Main Himalayan Thrust : a view from the limit analysis theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to predict deformation for geometrically and mechanically non-uniform accretionary wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142639v1</w:t>
+                <w:t xml:space="preserve">hal-04142657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict deformation for geometrically and mechanically non-uniform accretionary wedges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical conditions for the activation of the Main Himalayan Thrust : a view from the limit analysis theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142657v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5995,51 +5995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forearc Topography: Mirror of Megathrust Rupture Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seismic Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6105,51 +6105,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Permanent Deformation to Earthquake Mechanics Habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences of the Universe [physics]. Sorbonne universite, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Visage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67865-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souloumiac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47115.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03011622v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet Ribes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38019.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina K. Kuncoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etchebes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSLJ6MZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVCMJ4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56VCF85-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Maillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pourhiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17429" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18778" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16472" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11594" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Ca&#235;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142639v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142657v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.ch7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04236859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Visage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souloumiac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47115.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67865-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03011622v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet Ribes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38019.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina K. Kuncoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etchebes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSLJ6MZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVCMJ4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56VCF85-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Maillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pourhiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17429" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16472" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Ca&#235;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.ch7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04236859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>