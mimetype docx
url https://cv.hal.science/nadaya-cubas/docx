--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic structures and stress state associated with seamount subduction in accretionary prism. Implications for slip behavior</w:t>
+                <w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gauthier</w:t>
+                <w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alberto Machado Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Divies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119767⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477578v1</w:t>
+                <w:t xml:space="preserve">hal-05283722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tectonic structures and stress state associated with seamount subduction in accretionary prism. Implications for slip behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Divies</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.119767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283722v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the off-fault deformation of strike-slip faults in a sand-box experiment</w:t>
               </w:r>
@@ -370,51 +370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -472,503 +472,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03947005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t>
+                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611824v1</w:t>
+                <w:t xml:space="preserve">hal-03846317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846317v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.779-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636647v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.779-792. </w:t>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.535 - 551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641087v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
               </w:r>
@@ -1101,77 +1101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedmohsen Seyedali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1216,347 +1216,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for crustal control over seismic fault segmentation</w:t>
+                <w:t xml:space="preserve">Earthquake statistics changed by typhoon-driven erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lefevre</w:t>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Souloumiac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Louise Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Klinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odin Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G47115.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67865-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063897v1</w:t>
+                <w:t xml:space="preserve">insu-02891623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake statistics changed by typhoon-driven erosion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence for crustal control over seismic fault segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Jeandet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">M. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Meunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.10899. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.844-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67865-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G47115.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02891623v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Large Erosional Events and Transient Normal Stress Changes on the Seismicity of Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha S. Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL087631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,103 +1590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Divies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t>
@@ -1858,51 +1858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship link between landward vergence in accretionary prism and tsunami generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,51 +1962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of long-term earthquake sequences on the NE Japan megathrust: comparison with observations and implications for fault friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,321 +2073,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamigenic potential due to frontal rupturing in the Sumatra locked zone</w:t>
+                <w:t xml:space="preserve">Lateral Variations of Interplate Coupling along the Mexican Subduction Interface: Relationships with Long-Term Morphology and Fault Zone Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvina K. Kuncoro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Etchebes</w:t>
+                <w:t xml:space="preserve">Shannon Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tapponnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 432, pp.311-322. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-015-1215-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231612v1</w:t>
+                <w:t xml:space="preserve">hal-01477612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Variations of Interplate Coupling along the Mexican Subduction Interface: Relationships with Long-Term Morphology and Fault Zone Mechanical Properties</w:t>
+                <w:t xml:space="preserve">Tsunamigenic potential due to frontal rupturing in the Sumatra locked zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+                <w:t xml:space="preserve">Alvina K. Kuncoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Graham</w:t>
+                <w:t xml:space="preserve">Marie Etchebes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 432, pp.311-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-015-1215-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477612v1</w:t>
+                <w:t xml:space="preserve">hal-01231612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low friction along the high slip patch of the 2011 Mw 9.0 Tohoku-Oki earthquake required from the wedge structure and extensional splay faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megathrust friction determined from mechanical analysis of the forearc in the Maule earthquake area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method applied to a sand wedge: Estimation of friction parameters and uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of an experimental compressional sand wedge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of thrusting sequences in accretionary wedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,64 +3091,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Maksymowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
@@ -3502,98 +3502,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvar Farkhutdinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3601,90 +3601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,77 +3817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the rigidity of the subducting plate affects the geometry of accretionary prisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tugend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,90 +4215,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brittle-ductile transition signature in accretionary prism, insight from thermomechanical modeling. Application to Makran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between deformation and morphology of forearc wedges and earthquake ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,77 +4531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake ruptures tied to long-lived plate interface deformation </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,77 +4648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4782,77 +4782,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Large Erosional Events and Transient Normal Stress Changes on the Seismicity of Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha S. Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.T43C-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4903,51 +4903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Klinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4985,103 +4985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon-driven landsliding induces earthquakes: example of the 2009 Morakot typhoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-9089</w:t>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fold-and-Thrust belts : structural style, evolution and exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5231,103 +5231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon-driven landsliding induces earthquakes: example of the 2009 Morakot typhoo (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.EP54A-05</w:t>
@@ -5414,51 +5414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,77 +5522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of deformation associated with seamounts subduction.Implications for the seismic cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5626,51 +5626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the impact of erosion on faultslip and seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (EGU 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,51 +5894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5995,51 +5995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forearc Topography: Mirror of Megathrust Rupture Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seismic Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6105,51 +6105,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Permanent Deformation to Earthquake Mechanics Habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences of the Universe [physics]. Sorbonne universite, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Visage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souloumiac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47115.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67865-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03011622v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet Ribes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38019.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina K. Kuncoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etchebes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSLJ6MZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVCMJ4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56VCF85-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Maillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pourhiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17429" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16472" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Ca&#235;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.ch7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04236859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Visage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67865-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souloumiac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47115.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03011622v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet Ribes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38019.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina K. Kuncoro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etchebes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSLJ6MZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVCMJ4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56VCF85-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Maillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pourhiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17429" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16472" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Ca&#235;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.ch7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04236859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>