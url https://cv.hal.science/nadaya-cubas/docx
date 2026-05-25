--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -472,667 +472,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03947005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
+                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
+                <w:t xml:space="preserve">Cecile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+                <w:t xml:space="preserve">Derek Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846317v1</w:t>
+                <w:t xml:space="preserve">insu-03691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Herviou</w:t>
+                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.779-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636647v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake ruptures and topography of the Chilean margin controlled by plate interface deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.779-792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-13-779-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.535 - 551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641087v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611824v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subducted fragments of the Liguro-Piemont ocean, Western Alps: Spatial correlations and offscraping mechanisms during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Doubre</w:t>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Keir</w:t>
+                <w:t xml:space="preserve">Kevin Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Pagli</w:t>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 827, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03691300v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3085,537 +3085,537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogue modelling of strike-slip fault – thrusts and strike-slip fault – volcanointeractions: application to the Alboran domain (ALBANEO project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Le Pourhiet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anvar Farkhutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133373v1</w:t>
+                <w:t xml:space="preserve">hal-05483891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic dehydration reactions trigger slow slip events in subduction zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Jara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laëtitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11371⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133287v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient creep in subduction zones explained by reaction-induced rheological switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Metamorphic dehydration reactions trigger slow slip events in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Jara</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Maksymowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gasc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18778⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131664v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue modelling of strike-slip fault – thrusts and strike-slip fault – volcanointeractions: application to the Alboran domain (ALBANEO project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient creep in subduction zones explained by reaction-induced rheological switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Caroir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+                <w:t xml:space="preserve">Giuseppe Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483891v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Plate Interface Deformation and Earthquake Segmentation</w:t>
               </w:r>
@@ -3709,51 +3709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations tectono-sédimentaires au cœur d’une frontière de plaques vues par la modélisation analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,103 +4202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brittle-ductile transition signature in accretionary prism, insight from thermomechanical modeling. Application to Makran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4326,615 +4326,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between deformation and morphology of forearc wedges and earthquake ruptures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Large Erosional Events and Transient Normal Stress Changes on the Seismicity of Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsha S. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.T43C-06</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944481v1</w:t>
+                <w:t xml:space="preserve">insu-03534557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of geometrical and mechanical parameters on strike-slip fault segmentation: insights from sandbox experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthquake ruptures tied to long-lived plate interface deformation </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Klinger</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMOD2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702719v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake ruptures tied to long-lived plate interface deformation </w:t>
+                <w:t xml:space="preserve">Relationships between deformation and morphology of forearc wedges and earthquake ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13274⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944477v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+                <w:t xml:space="preserve">Control of geometrical and mechanical parameters on strike-slip fault segmentation: insights from sandbox experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMOD2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184310v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Large Erosional Events and Transient Normal Stress Changes on the Seismicity of Fault</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Jeandet Ribes</w:t>
+                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03534557v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What controls the length of strike-slip fault segments ? Insight from sandbox experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,51 +5388,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Tortonian to Pleistocene deformations of Alboran domain (Western Mediterranean): new insights from ALBANEO project and analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,230 +5754,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03226315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict deformation for geometrically and mechanically non-uniform accretionary wedges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical conditions for the activation of the Main Himalayan Thrust : a view from the limit analysis theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Caër</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142657v1</w:t>
+                <w:t xml:space="preserve">hal-04142639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical conditions for the activation of the Main Himalayan Thrust : a view from the limit analysis theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to predict deformation for geometrically and mechanically non-uniform accretionary wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mary</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142639v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6336,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Visage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67865-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souloumiac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47115.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03011622v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet Ribes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38019.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina K. Kuncoro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etchebes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSLJ6MZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVCMJ4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56VCF85-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Maillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pourhiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17429" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16472" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Ca&#235;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.ch7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04236859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Visage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-779-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mendes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67865-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souloumiac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47115.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03011622v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet Ribes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38019.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina K. Kuncoro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etchebes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSLJ6MZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVCMJ4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.05.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56VCF85-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Maillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pourhiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17429" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131664v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18778" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16472" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13274" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11594" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Ca&#235;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142639v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142657v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.ch7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04236859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>