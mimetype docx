--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -236,385 +236,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension des états émotionnels pour le développement de nouvelles connaissances sur le bien-être mental des ruminants – le projet WELL-E : l’IA au service du bien-être animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Derboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Banire Diallo</w:t>
+                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vasseur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle "Glande mammaire, Lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Galactinnov, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746639v1</w:t>
+                <w:t xml:space="preserve">hal-04746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
+                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Derboule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+                <w:t xml:space="preserve">Maylis Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
+                <w:t xml:space="preserve">Flavien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746945v1</w:t>
+                <w:t xml:space="preserve">hal-04746418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une compréhension des états émotionnels pour le développement de nouvelles connaissances sur le bien-être mental des ruminants – le projet WELL-E : l’IA au service du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Duminil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
+                <w:t xml:space="preserve">Abdoulaye Banire Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Delvaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle "Glande mammaire, Lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Galactinnov, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746418v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vache nourrice : un substitut maternel pour les veaux ?</w:t>
               </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Derboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -844,243 +844,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet WELL-E : l’IA au service du bien-être animal – cas d’étude sur la réponse aux besoins fondamentaux des ruminants à travers une compréhension de leurs états émotionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je suis ton amie: Identification des traits de personnalité chez les vaches laitières pour un regroupement optimisé comme forme d’enrichissement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">48e édition du Symposium sur les bovins laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Bovins laitiers, Oct 2024, Drummondville Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746630v1</w:t>
+                <w:t xml:space="preserve">hal-04757573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je suis ton amie: Identification des traits de personnalité chez les vaches laitières pour un regroupement optimisé comme forme d’enrichissement social</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le projet WELL-E : l’IA au service du bien-être animal – cas d’étude sur la réponse aux besoins fondamentaux des ruminants à travers une compréhension de leurs états émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Banire Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e édition du Symposium sur les bovins laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Bovins laitiers, Oct 2024, Drummondville Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757573v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t>
               </w:r>
@@ -1191,77 +1191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To go or not to go? Assessing anticipation for outdoor access in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association ® Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa (Ontario), Canada. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1286,77 +1286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alors, on sort ? Caractérisation de l'anticipation des vaches laitières pour un accès à l'extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Glande mammaire, lait" Réseau Galactinnov 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international Galactinnov, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1625,441 +1625,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
+              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216492v1</w:t>
+                <w:t xml:space="preserve">hal-03821077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s mo(o)ve cows! Quantifying and optimizing locomotor activity by providing different modalities of exercise access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821623v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">Let’s mo(o)ve cows! Quantifying and optimizing locomotor activity by providing different modalities of exercise access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Shepley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Villettaz Robichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821077v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,90 +3358,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Derboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maison Alfort, France</w:t>
@@ -3496,77 +3496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the International Society for Applied Ethology, ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel van Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UFAW Online Animal Welfare Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3815,77 +3815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir ou ne pas sortir ? Évaluation de l'anticipation de l'accès à l'extérieur chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e Congrès de ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3904,243 +3904,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It makes a brave cow: how frequency of outdoor access improves the reactivity and human-animal relationship of dairy cattle</w:t>
+                <w:t xml:space="preserve">Provinding outdoor access increases interactions with handlers and can improve cattle welfare throught more positive human-animal relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Muszik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">6th Advancing Animal Welfare Together Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Des Moines, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821632v1</w:t>
+                <w:t xml:space="preserve">hal-04155494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provinding outdoor access increases interactions with handlers and can improve cattle welfare throught more positive human-animal relationships</w:t>
+                <w:t xml:space="preserve">It makes a brave cow: how frequency of outdoor access improves the reactivity and human-animal relationship of dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Muszik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Advancing Animal Welfare Together Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Des Moines, United States</w:t>
+              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155494v1</w:t>
+                <w:t xml:space="preserve">hal-03821632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t get in their way: How outing conditions relate to the motivation of movement-restricted cattle to access an outdoor exercise yard</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4234,77 +4234,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the frequency of exits in an exercise area impacts the anticipatory behaviors performed by cattle before their exit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Undergraduate Student Research Awards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sainte Anne de Bellevue, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4342,77 +4342,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the frequency of exits in an exercise area impacts the anticipatory behaviors performed by cattle before their exit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDV scientifique annuel du regroupement Op+Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Drummondville, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,64 +4463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Chiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Villettaz Robichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Symposium sur les Bovins Laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Drummondville, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5612,103 +5612,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing movement opportunity to support behavioral needs for movement-restricted cattle through different conditions of access to exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Shepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Villettaz Robichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.5917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.104957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6127,51 +6127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing an Outdoor Exercise Area Affects Tie-Stall Cow Reactivity and Human-Cow Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7378,51 +7378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Banire Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Shepley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villettaz Robichaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van Vliet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Muszik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89891-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.09.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.597607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Banire Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Shepley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villettaz Robichaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van Vliet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Muszik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89891-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.09.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.597607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>