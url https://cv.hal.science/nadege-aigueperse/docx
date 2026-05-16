--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -236,704 +236,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
+                <w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Derboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746945v1</w:t>
+                <w:t xml:space="preserve">hal-04746542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vache nourrice : un substitut maternel pour les veaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Duminil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
+                <w:t xml:space="preserve">Laurent Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Delvaux</w:t>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746418v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension des états émotionnels pour le développement de nouvelles connaissances sur le bien-être mental des ruminants – le projet WELL-E : l’IA au service du bien-être animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+                <w:t xml:space="preserve">Maylis Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Banire Diallo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavien Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle "Glande mammaire, Lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Galactinnov, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746639v1</w:t>
+                <w:t xml:space="preserve">hal-04746418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vache nourrice : un substitut maternel pour les veaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Derboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Messager</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Hellec</w:t>
+                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746359v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une compréhension des états émotionnels pour le développement de nouvelles connaissances sur le bien-être mental des ruminants – le projet WELL-E : l’IA au service du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Banire Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle "Glande mammaire, Lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Galactinnov, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746542v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis ton amie: Identification des traits de personnalité chez les vaches laitières pour un regroupement optimisé comme forme d’enrichissement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e édition du Symposium sur les bovins laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Bovins laitiers, Oct 2024, Drummondville Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -971,77 +971,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet WELL-E : l’IA au service du bien-être animal – cas d’étude sur la réponse aux besoins fondamentaux des ruminants à travers une compréhension de leurs états émotionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Banire Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1185,217 +1185,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To go or not to go? Assessing anticipation for outdoor access in dairy cows.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alors, on sort ? Caractérisation de l'anticipation des vaches laitières pour un accès à l'extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Dairy Science Association ® Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa (Ontario), Canada. pp.179</w:t>
+              <w:t xml:space="preserve">"Glande mammaire, lait" Réseau Galactinnov 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international Galactinnov, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154650v1</w:t>
+                <w:t xml:space="preserve">hal-04230894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alors, on sort ? Caractérisation de l'anticipation des vaches laitières pour un accès à l'extérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">To go or not to go? Assessing anticipation for outdoor access in dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Glande mammaire, lait" Réseau Galactinnov 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international Galactinnov, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">American Dairy Science Association ® Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa (Ontario), Canada. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230894v1</w:t>
+                <w:t xml:space="preserve">hal-04154650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse comportementale individuelle et collective de jeunes ovins élevés sur parcours : quels impacts de l’expérience précoce et du génotype ?</w:t>
               </w:r>
@@ -1500,566 +1500,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How behavioural robustness in sheep reared in rangeland can be impacted by early rearing conditions and genetics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Let’s mo(o)ve cows! Quantifying and optimizing locomotor activity by providing different modalities of exercise access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Guittard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bonnafe</w:t>
+                <w:t xml:space="preserve">Elise Shepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Douls</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Villettaz Robichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Congress of the ISAE 2022</w:t>
+              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820015v1</w:t>
+                <w:t xml:space="preserve">hal-03821623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andre Guittard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821077v1</w:t>
+                <w:t xml:space="preserve">hal-04216492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Colloque de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t>
+              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216492v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s mo(o)ve cows! Quantifying and optimizing locomotor activity by providing different modalities of exercise access</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How behavioural robustness in sheep reared in rangeland can be impacted by early rearing conditions and genetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Shepley</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bonnafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Villettaz Robichaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Douls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
+              <w:t xml:space="preserve">55th Congress of the ISAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821623v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vache nourrice : un substitut maternel pour les veaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2270,51 +2270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.573-576</w:t>
@@ -3384,64 +3384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Derboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maison Alfort, France</w:t>
@@ -3496,77 +3496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the International Society for Applied Ethology, ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel van Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UFAW Online Animal Welfare Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3815,77 +3815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir ou ne pas sortir ? Évaluation de l'anticipation de l'accès à l'extérieur chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e Congrès de ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3904,407 +3904,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provinding outdoor access increases interactions with handlers and can improve cattle welfare throught more positive human-animal relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Don’t get in their way: How outing conditions relate to the motivation of movement-restricted cattle to access an outdoor exercise yard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Muszik</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Advancing Animal Welfare Together Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Des Moines, United States</w:t>
+              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155494v1</w:t>
+                <w:t xml:space="preserve">hal-03821639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It makes a brave cow: how frequency of outdoor access improves the reactivity and human-animal relationship of dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Provinding outdoor access increases interactions with handlers and can improve cattle welfare throught more positive human-animal relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Muszik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">6th Advancing Animal Welfare Together Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Des Moines, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821632v1</w:t>
+                <w:t xml:space="preserve">hal-04155494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don’t get in their way: How outing conditions relate to the motivation of movement-restricted cattle to access an outdoor exercise yard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It makes a brave cow: how frequency of outdoor access improves the reactivity and human-animal relationship of dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Muszik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Congress of the ISAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821639v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the frequency of exits in an exercise area impacts the anticipatory behaviors performed by cattle before their exit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Undergraduate Student Research Awards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sainte Anne de Bellevue, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4342,77 +4342,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the frequency of exits in an exercise area impacts the anticipatory behaviors performed by cattle before their exit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDV scientifique annuel du regroupement Op+Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Drummondville, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,64 +4463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Chiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Villettaz Robichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Symposium sur les Bovins Laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Drummondville, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5384,217 +5384,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embryon de poulet mémorise l'odeur de l'alimentation maternelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804706v1</w:t>
+                <w:t xml:space="preserve">hal-01308233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'embryon de poulet mémorise l'odeur de l'alimentation maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308233v1</w:t>
+                <w:t xml:space="preserve">hal-02804706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5612,103 +5612,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing movement opportunity to support behavioral needs for movement-restricted cattle through different conditions of access to exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Shepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Villettaz Robichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.5917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5755,64 +5755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How outing conditions relate to the motivation of movement-restricted cattle to access an outdoor exercise yard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.104957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6127,51 +6127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing an Outdoor Exercise Area Affects Tie-Stall Cow Reactivity and Human-Cow Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6199,546 +6199,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothers provide similar care to related and unrelated chicks in quail</w:t>
+                <w:t xml:space="preserve">Chicks from stressed females elicit overprotective behaviour in adoptive mother quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Nicolle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 232, pp.105107. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.104193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947958v1</w:t>
+                <w:t xml:space="preserve">hal-02891636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicks from stressed females elicit overprotective behaviour in adoptive mother quail</w:t>
+                <w:t xml:space="preserve">Mothers provide similar care to related and unrelated chicks in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Margerie</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.104193. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.105107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891636v1</w:t>
+                <w:t xml:space="preserve">hal-02947958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Jodi S Pawluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Amandine Beylard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385561v1</w:t>
+                <w:t xml:space="preserve">hal-02088773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi S Pawluski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry D Charlier</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Beylard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12716. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02088773v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother‐chick interactions are affected by chicks’ sex and brood composition in Japanese quail</w:t>
               </w:r>
@@ -7378,51 +7378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Banire Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Shepley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villettaz Robichaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van Vliet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Muszik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89891-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.09.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.597607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Banire Diallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Shepley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villettaz Robichaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van Vliet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Muszik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89891-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.09.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.597607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02891636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104193" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02947958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02075625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21597" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>