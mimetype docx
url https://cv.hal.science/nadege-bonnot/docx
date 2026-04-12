--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1574,278 +1574,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who’s afraid of the big bad wolf? Variation in the stress response among personalities and populations in a large wild herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodie Martin</w:t>
+                <w:t xml:space="preserve">Ulrika Bergvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Jarnemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4174-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629253v1</w:t>
+                <w:t xml:space="preserve">hal-03345521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who’s afraid of the big bad wolf? Variation in the stress response among personalities and populations in a large wild herbivore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 188 (1), pp.85-95. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4174-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345521v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t>
               </w:r>
@@ -1929,73 +1929,85 @@
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitka black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;) adjust habitat selection and activity rhythm to the absence of predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2004,546 +2016,546 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (6), pp.385-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjz-2015-0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variability in habitat use: evidence for a risk management syndrome in roe deer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (1), pp.105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/aru169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roe deer at risk: teasing apart habitat selection and landscape constraints in risk exposure at multiple scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Padié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (11), pp.1536-1546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.02115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat use under predation risk: hunting, roads and human dwellings influence the spatial behaviour of roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2592,216 +2604,216 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59 (2), pp.185 - 193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-012-0665-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No difference between the sexes in fine-scale spatial genetic structure of roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (12), pp.e14436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0014436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2811,51 +2823,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual consistency in flight response to human-disturbance: The case of a roe deer population inhabiting a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2914,65 +2926,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3119,51 +3131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11856" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van de Weghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01594-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salvatori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Groeve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Loon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Baets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01416-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gehr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciuti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13202" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibat Ellah Loumassine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bounaceur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2020.104206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Groeve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1594822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coaa086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jarnemo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4174-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-012-0665-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KG0P3L3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11856" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van de Weghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01594-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salvatori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Groeve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Loon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Baets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01416-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gehr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciuti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13202" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibat Ellah Loumassine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bounaceur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2020.104206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Groeve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1594822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coaa086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jarnemo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4174-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru169" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-012-0665-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KG0P3L3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>