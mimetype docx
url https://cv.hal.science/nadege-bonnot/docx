--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -66,908 +66,908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between the acute stress response and the movement syndrome of a wild large herbivore?</w:t>
+                <w:t xml:space="preserve">Navigating multi-predator dynamic risk landscapes in anthropogenic environments: spatio-temporal plasticity in roe deer habitat selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Khazar</w:t>
+                <w:t xml:space="preserve">Benedikt Gehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Adam F Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+                <w:t xml:space="preserve">Simone Ciuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gervais</w:t>
+                <w:t xml:space="preserve">Stefanie Muff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+                <w:t xml:space="preserve">Nadège C Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 230 (123374), </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (3), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-026-02301-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441559v1</w:t>
+                <w:t xml:space="preserve">hal-05591018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spatial clustering of behavioural phenotypes: matching movement tactics with landscape structure in a large herbivore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is there a link between the acute stress response and the movement syndrome of a wild large herbivore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Khazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A J Mark Hewison</w:t>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Ranc</w:t>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oik.11856⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230 (123374), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441382v1</w:t>
+                <w:t xml:space="preserve">hal-05441559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back and forth: day–night alternation between cover types reveals complementary use of habitats in a large herbivore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes de Groeve</w:t>
+                <w:t xml:space="preserve">On the spatial clustering of behavioural phenotypes: matching movement tactics with landscape structure in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Khazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège C Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico van de Weghe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A J Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-023-01594-1⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998438v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive tactics, birth timing and the risk-resource trade-off in an income breeder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Back and forth: day–night alternation between cover types reveals complementary use of habitats in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes de Groeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico van de Weghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0948⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-023-01594-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291894v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day versus night use of forest by red and roe deer as determined by Corine Land Cover and Copernicus Tree Cover Density: assessing use of geographic layers in movement ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive tactics, birth timing and the risk-resource trade-off in an income breeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J de Groeve</w:t>
+                <w:t xml:space="preserve">Laura Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E van Loon</w:t>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B de Baets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (5), pp.1453-1468. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2009), pp.20230948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01416-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740232v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay home, stay safe—Site familiarity reduces predation risk in a large herbivore in two contrasting study sites</w:t>
+                <w:t xml:space="preserve">Day versus night use of forest by red and roe deer as determined by Corine Land Cover and Copernicus Tree Cover Density: assessing use of geographic layers in movement ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Gehr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+                <w:t xml:space="preserve">M Salvatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Heurich</w:t>
+                <w:t xml:space="preserve">J de Groeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+                <w:t xml:space="preserve">E van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Ciuti</w:t>
+                <w:t xml:space="preserve">B de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (6), pp.1329-1339. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.1453-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01416-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901857v1</w:t>
+                <w:t xml:space="preserve">hal-03740232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How arid environments affect spatial and temporal activity of bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibat Ellah Loumassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,1310 +1038,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Movement - Sequence Analysis Method (IM-SAM): characterizing spatio-temporal patterns of animal habitat use across landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stay home, stay safe—Site familiarity reduces predation risk in a large herbivore in two contrasting study sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Gehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Groeve</w:t>
+                <w:t xml:space="preserve">Marco Heurich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cagnacci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Gehr</w:t>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ciuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2019.1594822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (6), pp.1329-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609834v1</w:t>
+                <w:t xml:space="preserve">hal-02901857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under cover of the night: context-dependency of anthropogenic disturbance on stress levels of wild roe deer Capreolus capreolus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual Movement - Sequence Analysis Method (IM-SAM): characterizing spatio-temporal patterns of animal habitat use across landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Groeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+                <w:t xml:space="preserve">F. Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+                <w:t xml:space="preserve">B. Gehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coaa086⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (8), pp.1530-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2019.1594822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989452v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear of the dark? Contrasting impacts of humans vs lynx on diel activity of roe deer across Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Under cover of the night: context-dependency of anthropogenic disturbance on stress levels of wild roe deer Capreolus capreolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Ciuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13161⟩</w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coaa086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609832v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boldness-mediated habitat use tactics and reproductive success in a wild large herbivore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fear of the dark? Contrasting impacts of humans vs lynx on diel activity of roe deer across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Couriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulard Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cagnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lourtet</w:t>
+                <w:t xml:space="preserve">S. Ciuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.107-115. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.132-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620976v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who’s afraid of the big bad wolf? Variation in the stress response among personalities and populations in a large wild herbivore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Boldness-mediated habitat use tactics and reproductive success in a wild large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrika Bergvall</w:t>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Jarnemo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Lourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4174-7⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345521v1</w:t>
+                <w:t xml:space="preserve">hal-02620976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who’s afraid of the big bad wolf? Variation in the stress response among personalities and populations in a large wild herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrika Bergvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodie Martin</w:t>
+                <w:t xml:space="preserve">Anders Jarnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petter Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188 (1), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4174-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629253v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608040v1</w:t>
+                <w:t xml:space="preserve">hal-02629253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitka black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;) adjust habitat selection and activity rhythm to the absence of predators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Benhamou</w:t>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjz-2015-0227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637336v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual variability in habitat use: evidence for a risk management syndrome in roe deer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sitka black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;) adjust habitat selection and activity rhythm to the absence of predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (1), pp.105-114. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.385-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/aru169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2015-0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919946v1</w:t>
+                <w:t xml:space="preserve">hal-02637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roe deer at risk: teasing apart habitat selection and landscape constraints in risk exposure at multiple scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Padié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (11), pp.1536-1546. </w:t>
@@ -2385,435 +2385,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Interindividual variability in habitat use: evidence for a risk management syndrome in roe deer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/aru169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071556v1</w:t>
+                <w:t xml:space="preserve">hal-02919946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use under predation risk: hunting, roads and human dwellings influence the spatial behaviour of roe deer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lourtet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-012-0665-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648794v1</w:t>
+                <w:t xml:space="preserve">hal-02071556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habitat use under predation risk: hunting, roads and human dwellings influence the spatial behaviour of roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (2), pp.185 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-012-0665-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">No difference between the sexes in fine-scale spatial genetic structure of roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (12), pp.e14436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2823,168 +2957,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual consistency in flight response to human-disturbance: The case of a roe deer population inhabiting a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Couriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3131,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11856" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van de Weghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01594-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salvatori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Groeve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Loon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Baets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01416-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gehr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciuti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13202" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibat Ellah Loumassine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bounaceur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2020.104206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Groeve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1594822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coaa086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jarnemo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4174-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru169" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-012-0665-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KG0P3L3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Gehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciuti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Muff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02301-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van de Weghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01594-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salvatori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Groeve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Loon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Baets" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01416-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibat Ellah Loumassine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bounaceur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2020.104206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13202" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Groeve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1594822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coaa086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jarnemo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4174-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-012-0665-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KG0P3L3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>