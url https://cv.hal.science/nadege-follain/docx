--- v0 (2026-04-08)
+++ v1 (2026-05-03)
@@ -1450,451 +1450,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and permeation of water through Plasma Enhanced Chemical Vapour Deposited phosphonic acid-based membranes</w:t>
+                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Joël Kinfack Leoga</w:t>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lozay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137918⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503597v1</w:t>
+                <w:t xml:space="preserve">hal-03139485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 360, pp.129-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption and permeation of water through Plasma Enhanced Chemical Vapour Deposited phosphonic acid-based membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Joël Kinfack Leoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 700, pp.137918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139485v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,325 +2246,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties and biological activities of novel blend films using oxidized pectin/chitosan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Chetouani</w:t>
+                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Meriem Elkolli</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.018⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (34), pp.29101-29112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869029v1</w:t>
+                <w:t xml:space="preserve">hal-01664644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+                <w:t xml:space="preserve">Physicochemical properties and biological activities of novel blend films using oxidized pectin/chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Elkolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (34), pp.29101-29112. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.348 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664644v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,683 +2648,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of polyamide 12/montmorillonite nanocomposites: Effect of clay structure and mixing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Mederic</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.366-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.09.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328363v1</w:t>
+                <w:t xml:space="preserve">hal-01954223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption behaviour of two series of PHA/montmorillonite films and determination of the mean water cluster size</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Marais</w:t>
+                <w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sclavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.918-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370031v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption behavior of two series of PHA/montmorillonite films and determination of mean water cluster size</w:t>
+                <w:t xml:space="preserve">Barrier properties of polyamide 12/montmorillonite nanocomposites: Effect of clay structure and mixing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391685v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water sorption behavior of two series of PHA/montmorillonite films and determination of mean water cluster size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (30), pp.20345-20356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01954223v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marais</w:t>
+                <w:t xml:space="preserve">Water sorption behaviour of two series of PHA/montmorillonite films and determination of the mean water cluster size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (30), pp.20345-20356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329121v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimethylketene-based aliphatic polyketones: Copolymers and star-shaped polymers potentially useful in food packaging</w:t>
               </w:r>
@@ -3452,103 +3452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (24), pp.13234-13248. </w:t>
@@ -3580,790 +3580,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable water barrier properties of EVA by clay insertion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Thomas</w:t>
+                <w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp02574e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 496, pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327325v1</w:t>
+                <w:t xml:space="preserve">hal-02329019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) based nanocomposites: influence of the microstructure on the barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Tunable water barrier properties of EVA by clay insertion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dargent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bourbigot</w:t>
+                <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (17), pp.11313-11323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp05524a⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (29), pp.19527-19537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp02574e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327319v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of flax biocomposites made of seed mucilage reinforced by fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) based nanocomposites: influence of the microstructure on the barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Paynel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (17), pp.11313-11323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp05524a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327121v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic surface treatments of sunflower pith using eco-friendly processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of flax biocomposites made of seed mucilage reinforced by fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-014-0490-1⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298790v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophobic surface treatments of sunflower pith using eco-friendly processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan Saiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-014-0490-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329019v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4414,90 +4414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,51 +4708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chivrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,103 +4816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and barrier properties of PHBV/organoclays bionanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 467, pp.56-66. </w:t>
@@ -4956,989 +4956,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nanoclay Hydration on Barrier Properties of PLA/Montmorillonite Based Nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water transport properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp401546t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 427, pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391531v1</w:t>
+                <w:t xml:space="preserve">hal-02328407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and mechanical properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.711-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.09.048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328407v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bras</w:t>
+                <w:t xml:space="preserve">Effect of Nanoclay Hydration on Barrier Properties of PLA/Montmorillonite Based Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marais</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (23), pp.12117-12135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp401546t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328413v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Diffusion Mechanisms in New Bio-Nanocomposites Based on Polyhydroxyalkanoates/Nanoclays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Dargent</w:t>
+                <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.747.682⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (11), pp.3434-3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183458v1</w:t>
+                <w:t xml:space="preserve">hal-02159353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Follain</w:t>
+                <w:t xml:space="preserve">Water Diffusion Mechanisms in New Bio-Nanocomposites Based on Polyhydroxyalkanoates/Nanoclays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cretois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (11), pp.3434-3444. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 747, pp.682-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.747.682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159353v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cottonised flax fibres vs. cotton fibres: structural, textural and adsorption characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyuba Mikhalovska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuriy Gornikov</w:t>
+                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2RA00725H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (23), pp.12599-12612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328458v1</w:t>
+                <w:t xml:space="preserve">hal-02158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+                <w:t xml:space="preserve">Cottonised flax fibres vs. cotton fibres: structural, textural and adsorption characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyuba Mikhalovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Gun'Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Oranska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+                <w:t xml:space="preserve">Yuriy Gornikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (23), pp.12599-12612. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (5), pp.2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2RA00725H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158597v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Transport Properties of Plasma-Modified Commercial Anion-Exchange Membrane for Solid Alkaline Fuel Cells</w:t>
               </w:r>
@@ -6084,77 +6084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (8), pp.4937-4947. </w:t>
@@ -6205,51 +6205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of kinetic curves in mass transfer phenomena for a concentration-dependent diffusion coefficient in polymer membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,51 +6493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,77 +7424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of ultra-fine milling on physical and chemical characteristics of flax fibres and composite thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darshil U. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7799,51 +7799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des propriétés barrières de polyesters par le procédé de coextrusion multi-nanocouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7851,51 +7851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
@@ -7963,51 +7963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8062,51 +8062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the nanolayered structure on gas barrier properties of MXD6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,316 +8168,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocomposites polyamide 6/montmorillonite : Effet sur les propriétés barrière aux gaz et à l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173865v1</w:t>
+                <w:t xml:space="preserve">hal-00597001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites polyamide 6/montmorillonite : Effet sur les propriétés barrière aux gaz et à l'eau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Courgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.80</w:t>
+              <w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597001v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ generated hybrid silicate phase improving thermomechanical properties of polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8979,51 +8979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morinval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Lyczakowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Amsbury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vilaplana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01459-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00797A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Ren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118805" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jo&#235;l Kinfack Leoga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouessac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Siqueira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.02.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chetouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elkolli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLD42XR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04147G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BGC1S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tenn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar S." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02574e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05524a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pavlov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KQVSGCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA45323E" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;tois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408150k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.05.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQN0ZFS3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401546t" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.09.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PBVH0D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328413v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJF18C5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cretois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.747.682" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mikhalovska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gun'Ko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rugal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Oranska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Gornikov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00725H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2109835" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2052344" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alexandre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1MZ8WZ1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelei Montanari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QKB145Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessadok" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNMRND9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.02.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24ZH0LGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathlouthi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.09.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T04CLFW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metayer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LZX4N4W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005605v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belbekhouche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollogoub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597001v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899472v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904259v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morinval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Lyczakowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Amsbury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vilaplana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01459-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00797A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Ren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118805" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jo&#235;l Kinfack Leoga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouessac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137918" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Siqueira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.02.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chetouani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elkolli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLD42XR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04147G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BGC1S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tenn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar S." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02574e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05524a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pavlov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KQVSGCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA45323E" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;tois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408150k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.05.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQN0ZFS3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.09.048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PBVH0D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJF18C5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401546t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cretois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.747.682" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328458v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mikhalovska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gun'Ko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Oranska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Gornikov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00725H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2109835" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2052344" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alexandre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1MZ8WZ1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelei Montanari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QKB145Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessadok" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNMRND9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.02.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24ZH0LGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathlouthi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.09.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T04CLFW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metayer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LZX4N4W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005605v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belbekhouche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollogoub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597001v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899472v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904259v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>