--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1065,6217 +1065,6351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the water sorption and barrier performances of potato starch nano-biocomposites based on halloysite nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiawei Ren</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pollet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118805⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679973v1</w:t>
+                <w:t xml:space="preserve">hal-05613284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the water sorption and barrier performances of potato starch nano-biocomposites based on halloysite nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Jiawei Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chappey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Avérous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 277, pp.118805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794868v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Barrier Properties of Compatibilized PE/PA6 Multinanolayer Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11020075⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139488v1</w:t>
+                <w:t xml:space="preserve">hal-03794868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+                <w:t xml:space="preserve">Structural and Barrier Properties of Compatibilized PE/PA6 Multinanolayer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lozay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lozay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11020075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139485v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 360, pp.129-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and permeation of water through Plasma Enhanced Chemical Vapour Deposited phosphonic acid-based membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rouessac</w:t>
+                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lozay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137918⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503597v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+                <w:t xml:space="preserve">Sorption and permeation of water through Plasma Enhanced Chemical Vapour Deposited phosphonic acid-based membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Joël Kinfack Leoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 700, pp.137918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430440v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063888v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable gas barrier properties of filled-PCL film by forming percolating cellulose network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.02.040⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328390v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable gas barrier properties of filled-PCL film by forming percolating cellulose network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 545, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664644v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical properties and biological activities of novel blend films using oxidized pectin/chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Chetouani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marais</w:t>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elkolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.348 - 356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (34), pp.29101-29112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483691v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dargent</w:t>
+                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 525, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01954223v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barrier properties of polyamide 12/montmorillonite nanocomposites: Effect of clay structure and mixing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329121v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of polyamide 12/montmorillonite nanocomposites: Effect of clay structure and mixing conditions</w:t>
+                <w:t xml:space="preserve">Water sorption behavior of two series of PHA/montmorillonite films and determination of mean water cluster size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alexandre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.09.023⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (30), pp.20345-20356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328363v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption behavior of two series of PHA/montmorillonite films and determination of mean water cluster size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.366-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391685v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption behaviour of two series of PHA/montmorillonite films and determination of the mean water cluster size</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Marais</w:t>
+                <w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sclavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.918-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370031v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethylketene-based aliphatic polyketones: Copolymers and star-shaped polymers potentially useful in food packaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Burel</w:t>
+                <w:t xml:space="preserve">Water sorption behaviour of two series of PHA/montmorillonite films and determination of the mean water cluster size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.10.044⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (30), pp.20345-20356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04147G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301181v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+                <w:t xml:space="preserve">Dimethylketene-based aliphatic polyketones: Copolymers and star-shaped polymers potentially useful in food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Désilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00339⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.411-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954228v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (24), pp.13234-13248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329019v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable water barrier properties of EVA by clay insertion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) based nanocomposites: influence of the microstructure on the barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wilson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Thomas</w:t>
+                <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (29), pp.19527-19537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp02574e⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (17), pp.11313-11323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp05524a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327325v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) based nanocomposites: influence of the microstructure on the barrier properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bourbigot</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of flax biocomposites made of seed mucilage reinforced by fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp05524a⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327319v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of flax biocomposites made of seed mucilage reinforced by fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable water barrier properties of EVA by clay insertion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Paynel</w:t>
+                <w:t xml:space="preserve">Anil Kumar S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Pavlov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (29), pp.19527-19537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp02574e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327121v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic surface treatments of sunflower pith using eco-friendly processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan Saiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouan Saiah</w:t>
+                <w:t xml:space="preserve">Nirina Randrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.245-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-014-0490-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sclavons</w:t>
+                <w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 496, pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329037v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (44), pp.29918-29934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301991v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrophobic plasma treatments on the barrier properties of poly(lactic acid) films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Labrugère</w:t>
+                <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA45323E⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (44), pp.29918-29934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949361v1</w:t>
+                <w:t xml:space="preserve">hal-04301991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Barrier Properties of Biodegradable Polyhydroxyalkanoate Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hydrophobic plasma treatments on the barrier properties of poly(lactic acid) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Crétois</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp408150k⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (11), pp.5626-5637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA45323E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328351v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and barrier properties of PHBV/organoclays bionanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Barrier Properties of Biodegradable Polyhydroxyalkanoate Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Bourbigot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chivrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (12), pp.6165-6177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp408150k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02391509v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and barrier properties of PHBV/organoclays bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marais</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 427, pp.218-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.09.048⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 467, pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328407v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bras</w:t>
+                <w:t xml:space="preserve">Effect of Nanoclay Hydration on Barrier Properties of PLA/Montmorillonite Based Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marais</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (2), pp.711-717. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (23), pp.12117-12135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp401546t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328413v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nanoclay Hydration on Barrier Properties of PLA/Montmorillonite Based Nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water transport properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp401546t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 427, pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391531v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+                <w:t xml:space="preserve">Thermal and mechanical properties of bio-nanocomposites reinforced by Luffa cylindrica cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.009⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.711-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159353v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Diffusion Mechanisms in New Bio-Nanocomposites Based on Polyhydroxyalkanoates/Nanoclays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cretois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 747, pp.682-685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.747.682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+                <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (11), pp.3434-3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158597v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cottonised flax fibres vs. cotton fibres: structural, textural and adsorption characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyuba Mikhalovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Gun'Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyuba Mikhalovska</w:t>
+                <w:t xml:space="preserve">Anna Rugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Gun'Ko</w:t>
+                <w:t xml:space="preserve">Olena Oranska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Gornikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (5), pp.2032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2RA00725H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Transport Properties of Plasma-Modified Commercial Anion-Exchange Membrane for Solid Alkaline Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Reinholdt</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 116 (15), pp.8510 - 8522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2109835⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 116 (23), pp.12599-12612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690415v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Highly Exfoliated and Oriented Organoclays on the Barrier Properties of Polyamide 6 Based Nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Transport Properties of Plasma-Modified Commercial Anion-Exchange Membrane for Solid Alkaline Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Bourbigot</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 116 (8), pp.4937-4947. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2052344⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 116 (15), pp.8510 - 8522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2109835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391488v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of kinetic curves in mass transfer phenomena for a concentration-dependent diffusion coefficient in polymer membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Highly Exfoliated and Oriented Organoclays on the Barrier Properties of Polyamide 6 Based Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schaetzel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2009.11.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (8), pp.4937-4947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2052344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328474v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling onto surface carboxylated cellulose nanocrystals</w:t>
+                <w:t xml:space="preserve">Simulation of kinetic curves in mass transfer phenomena for a concentration-dependent diffusion coefficient in polymer membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2010.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 349 (1-2), pp.195-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2009.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546471v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfa fibres for unsaturated polyester composites reinforcement: Effects of chemical treatments on mechanical and permeation properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling onto surface carboxylated cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzelei Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.018⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (23), pp.5332-5344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328484v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of amines with polyglucuronic acid: Evidence for amide bond formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfa fibres for unsaturated polyester composites reinforcement: Effects of chemical treatments on mechanical and permeation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roudesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Vignon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.02.016⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (2), pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328571v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary starch based blends: Influence of a fourth component addition to the starch/water/glycerol system</w:t>
+                <w:t xml:space="preserve">Coupling of amines with polyglucuronic acid: Evidence for amide bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Mathlouthi</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzelei Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (3), pp.400-407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2005.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 74 (3), pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328315v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Quaternary starch based blends: Influence of a fourth component addition to the starch/water/glycerol system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Roge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60 (2), pp.185-192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 63 (3), pp.400-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2005.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271683v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.21664⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019125v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (5), pp.1783-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.21664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a new anion-exchange membrane with semi-interpenetrating polymer networks and characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (4), pp.985-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7285,966 +7419,966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient architectures to obtain high gas barrier materials using PLA and nanocellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Bio-based and Biodegradable Polymers ( Biopol 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of ultra-fine milling on physical and chemical characteristics of flax fibres and composite thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darshil U. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2021 - 5th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water barrier behavior of bio-nanocomposites PCL/CNC. Tortuosity effect versus water interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocellulose-based composites: surface modification, processing and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marais</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR Symbiose, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005605v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose-based composites: surface modification, processing and properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water barrier behavior of bio-nanocomposites PCL/CNC. Tortuosity effect versus water interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gervais</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Journée de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR Symbiose, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904180v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des propriétés barrières de polyesters par le procédé de coextrusion multi-nanocouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of gas barrier properties of polylactic acid (pla) by layer multiplying co-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBBB 2018, 15th international symposium on bioplastics, biocomposites and biorefing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the nanolayered structure on gas barrier properties of MXD6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBIM 2017, Material interaction Bioproduct meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites polyamide 6/montmorillonite : Effet sur les propriétés barrière aux gaz et à l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,284 +8393,284 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ generated hybrid silicate phase improving thermomechanical properties of polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8546,293 +8680,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nanocellulose-based high gas barrier composites for packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers (Biopol 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'interphase modifiée des nanoparticules de cellulose sur la relaxation et les propriétés barrière du PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 50)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Valéry en Caux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8979,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morinval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Lyczakowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Amsbury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vilaplana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01459-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00797A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Ren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118805" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jo&#235;l Kinfack Leoga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouessac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137918" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Siqueira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.02.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chetouani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elkolli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLD42XR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04147G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BGC1S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tenn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar S." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02574e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05524a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pavlov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KQVSGCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA45323E" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;tois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408150k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.05.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQN0ZFS3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.09.048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PBVH0D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJF18C5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401546t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cretois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.747.682" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328458v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mikhalovska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gun'Ko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Oranska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Gornikov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00725H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2109835" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2052344" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alexandre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1MZ8WZ1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelei Montanari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QKB145Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessadok" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNMRND9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.02.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24ZH0LGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathlouthi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.09.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T04CLFW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metayer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LZX4N4W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005605v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belbekhouche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollogoub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597001v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899472v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904259v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morinval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Lyczakowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Amsbury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vilaplana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01459-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00797A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Ren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jo&#235;l Kinfack Leoga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouessac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137918" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Siqueira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.02.040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chetouani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elkolli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.01.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLD42XR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04147G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbin Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BGC1S0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05524a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pavlov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.11.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KQVSGCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tenn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar S." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02574e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949361v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA45323E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;tois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408150k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.05.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQN0ZFS3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401546t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.09.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PBVH0D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.057" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LJF18C5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cretois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.747.682" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328458v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mikhalovska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gun'Ko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rugal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Oranska" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Gornikov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00725H" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2109835" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2052344" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alexandre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaetzel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.044" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1MZ8WZ1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Marais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelei Montanari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QKB145Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessadok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNMRND9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328571v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.02.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24ZH0LGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathlouthi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.09.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T04CLFW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328340v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.07.040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LZX4N4W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904180v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belbekhouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollogoub" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904259v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>