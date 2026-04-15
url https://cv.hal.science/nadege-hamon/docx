--- v1 (2026-03-26)
+++ v2 (2026-04-15)
@@ -106,606 +106,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic macrocyclic complexes of yttrium(iii) undergoing merocyanine to spiropyran isomerization as models for single-molecule magnet switch candidates</w:t>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Caussin</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fréroux</w:t>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dallon</w:t>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (46), pp.17196-17203. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt02008e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408424v1</w:t>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
+                <w:t xml:space="preserve">Heteropolynuclear Lanthanide(III) Complexes for Cooperative Sensitization Upconversion in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Léna Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Knighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Corne</w:t>
+                <w:t xml:space="preserve">Waygen Thor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka-Leung Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c09915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185403v1</w:t>
+                <w:t xml:space="preserve">hal-05217567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteropolynuclear Lanthanide(III) Complexes for Cooperative Sensitization Upconversion in Water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochromic macrocyclic complexes of yttrium(iii) undergoing merocyanine to spiropyran isomerization as models for single-molecule magnet switch candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Knighton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waygen Thor</w:t>
+                <w:t xml:space="preserve">Louis Caussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-Leung Wong</w:t>
+                <w:t xml:space="preserve">Yoann Fréroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c09915⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (46), pp.17196-17203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5dt02008e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217567v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Léo Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (48), pp.e02044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upconversion Luminescence with Bis‐pyclen Yb(III) Chelates: Crown vs. Linear Polyether Linkers in Discrete Heteropolynuclear Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,295 +776,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photophysical Properties of Lanthanide Pyridinylphosphonic Tacn and Pyclen Derivatives: From Mononuclear Complexes to Supramolecular Heteronuclear Assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of Bifunctional Pyclen-Based Lanthanide Luminescent Bioprobes for Targeted Two-Photon Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Godec</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jourdain</w:t>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (13), pp.8286-8299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541125v1</w:t>
+                <w:t xml:space="preserve">hal-04254162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bifunctional Pyclen-Based Lanthanide Luminescent Bioprobes for Targeted Two-Photon Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photophysical Properties of Lanthanide Pyridinylphosphonic Tacn and Pyclen Derivatives: From Mononuclear Complexes to Supramolecular Heteronuclear Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margaux Roux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Elsa Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (13), pp.8286-8299. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (46), pp.18940-18954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254162v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Triazacycloalkane Derivatives as Cytotoxic Agents for CLL Treatment: From Proof of Concept to the Targeting Biomolecule</w:t>
               </w:r>
@@ -1089,51 +1089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1197,51 +1197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Krisztián Kálmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Barriada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,90 +1599,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient luminescence control in dithienylethene functionalized cyclen macrocyclic lanthanide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (16), pp.2979-2989. </w:t>
@@ -1720,51 +1720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3′-halo-5′-norcarbocyclic nucleoside phosphonates as potent anti-HIV agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a pyclen framework with conjugated antenna for the design of europium and samarium luminescent bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Mannosylglycerate Derivatives as Immunostimulating Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvestre Rebelo-Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvestre Rebelo-Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2596,287 +2596,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of phosphoramidate prodrugs of two analogues of 2-deoxy-d-ribose-1-phosphate directed to the discovery of two carbasugars as new potential anti-HIV leads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis, anti-HIV and cytostatic evaluation of 3′-deoxy-3′-fluorothymidine (FLT) pro-nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie Velanguparackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Serpi</w:t>
+                <w:t xml:space="preserve">Jan Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Balzarini</w:t>
+                <w:t xml:space="preserve">Christopher Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Mcguigan</w:t>
+                <w:t xml:space="preserve">Andrew Westwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (4), pp.829-838. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (10), pp.2240-2243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540483v1</w:t>
+                <w:t xml:space="preserve">hal-04540473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, anti-HIV and cytostatic evaluation of 3′-deoxy-3′-fluorothymidine (FLT) pro-nucleotides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of phosphoramidate prodrugs of two analogues of 2-deoxy-d-ribose-1-phosphate directed to the discovery of two carbasugars as new potential anti-HIV leads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnie Velanguparackel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
+                <w:t xml:space="preserve">Magdalena Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Serpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Balzarini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christopher Mcguigan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Westwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (10), pp.2240-2243. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.829-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.03.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540473v1</w:t>
+                <w:t xml:space="preserve">hal-04540483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of prodrugs of 2-fluoro-2-deoxyribose-1-phosphate and 2,2-difluoro-2-deoxyribose-1-phosphate</w:t>
               </w:r>
@@ -2888,64 +2888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Quintiliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Balzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (9), pp.2555-2559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2979,90 +2979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of phosphorodiamidate prodrugs of antiviral and anticancer nucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Derudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3113,51 +3113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the natural enantiomer of neplanocin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Uttaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the natural enantiomer of neplanocin B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Uttaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,77 +3403,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,77 +3528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélateurs azamacrocycliques de cations métalliques : exemples d’applications en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBSAM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3623,90 +3623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Bioimaging: Improved Lanthanide Luminescent Bioprobes Through Pyclen Regiofunctionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,77 +3748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Ln3+ luminescent pyclen complexes for optical imaging: from proof of concept to biological application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based Ln(III) complexes as highly luminescent bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4067,51 +4067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-based Ln(III) complexes as luminescent bioprobes for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth International Symposium on Luminescence Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses de 3’-iodo-5’-norcarbonucléosides phosphonates à visée antivirale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Jeunes Chercheurs de la SCF (Section Languedoc Roussillon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Mèze, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4205,51 +4205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses de 3’-halo-5’-norcarbonucléosides phosphonates à visée antivirale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journée de la Chimie Grand Sud-Ouest, 2010, Montpellier, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4274,51 +4274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse totale de la (—)-néplanocine B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée Chimie Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4375,77 +4375,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based Ln(III) complexes for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-based Eu(III) complex for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée du GPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roscoff (29680), France</w:t>
@@ -4750,51 +4750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based Ln(III) complexes for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,51 +4983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the total synthesis of Mycolactones A and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Al Lakkis-Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,51 +5283,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nucleosides in carbocyclic series as potential antiviral agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université de Montpellier 2, 2010. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5523,51 +5523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caussin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02008e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Knighton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waygen Thor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Leung Wong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c09915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axia Marlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Le Pape" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03094039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barriada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03556766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Uttaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540810v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Travert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600444" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Rebelo-Moreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.01.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874MF8VS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5033267" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slusarczyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Serpi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Balzarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mcguigan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.12.039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Velanguparackel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Westwell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.03.092" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Quintiliani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Derudas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.09.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT98X3SX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mathe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Al Lakkis-Wehbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eustache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn276" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04541259v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Knighton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waygen Thor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Leung Wong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c09915" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caussin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02008e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axia Marlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Le Pape" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03094039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barriada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03556766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Uttaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540810v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Travert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600444" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Rebelo-Moreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.01.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874MF8VS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5033267" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Velanguparackel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Balzarini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mcguigan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Westwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.03.092" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Slusarczyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Serpi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.12.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Quintiliani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Derudas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.09.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT98X3SX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mathe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Al Lakkis-Wehbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eustache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn276" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04541259v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>